--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -84,4636 +84,4636 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Prediction of Size and Encapsulation Efficiency of mRNA-Loaded Lipid Nanoparticles Following a Postencapsulation Approach</w:t>
+                <w:t xml:space="preserve">First preclinical evaluation of a thermogel delivering mitomycin C: sustained local release with preserved surgical safety in a large animal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Duffrène</w:t>
+                <w:t xml:space="preserve">Christian Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Guimarães dos Santos</w:t>
+                <w:t xml:space="preserve">Agathe Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad El Hamri</w:t>
+                <w:t xml:space="preserve">Paul Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dhôtel</w:t>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
+                <w:t xml:space="preserve">Rachid Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9 (1), pp.333-344. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (5), pp.111777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.5c01883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2026.111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442171v1</w:t>
+                <w:t xml:space="preserve">hal-05579637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
+                <w:t xml:space="preserve">Machine Learning for the Prediction of Size and Encapsulation Efficiency of mRNA-Loaded Lipid Nanoparticles Following a Postencapsulation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+                <w:t xml:space="preserve">Joanna Duffrène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+                <w:t xml:space="preserve">Milena Guimarães dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
+                <w:t xml:space="preserve">Mourad El Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Hélène Dhôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.333-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c01883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329119v1</w:t>
+                <w:t xml:space="preserve">hal-05442171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG detection in human serum employing non-functionalized chromium doped zinc gallate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Matuszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.100199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nxnano.2025.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Prospects for Therapeutic Organic Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lamballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (ICRAN), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33218/001c.146510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of therapeutic monoclonal antibodies, anti-drug antibodies and their interactions for clinical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Alez-Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2025.118385⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390034v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium‐Doped Zinc Gallate Nanoparticles for Enhanced Enzyme‐Linked Immunosorbent Assay Sensitivity: Optimization of Synthesis and Functionalization Strategies for Ultra‐Low IgG Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+                <w:t xml:space="preserve">Characterization and quantification of therapeutic monoclonal antibodies, anti-drug antibodies and their interactions for clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Alez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.118385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2025.118385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smsc.202500177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05329110v1</w:t>
+                <w:t xml:space="preserve">hal-05390034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Chromium‐Doped Zinc Gallate Nanoparticles for Enhanced Enzyme‐Linked Immunosorbent Assay Sensitivity: Optimization of Synthesis and Functionalization Strategies for Ultra‐Low IgG Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202500177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05329141v1</w:t>
+                <w:t xml:space="preserve">hal-05329110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2024, 20 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392740v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic monoclonal antibody - Anti-drug antibody affinity constant determination using capillary electrophoresis -tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aynur Naghizade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Alez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96 (49), pp.19286-19293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Hydrogen Peroxide and Glucose Detection in Serum using Persistent Luminescent Nanoparticles: Impact of Synthesis Parameters and Particle Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (7), pp.e202400078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnma.202400078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13111913⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276890v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Paul</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13111913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882629v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Plansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.100138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental Models for Evaluation of Nanocarriers as Drug Delivery Systems for Pregnancy Associated Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fliedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines10050936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and biological impact of persistent luminescence nanoparticles after injection in mice: a one-year follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bürckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (42), pp.15760-15771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2NR03546D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+                <w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR07114A⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528462v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Could Nanomedicine Improve the Safety of Contrast Agents for MRI during Pregnancy?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bürckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.1386-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR07114A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sci4010011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111958v1</w:t>
+                <w:t xml:space="preserve">hal-03528462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo ultrasound modulated optical tomography with a persistent spectral hole burning filter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Could Nanomedicine Improve the Safety of Contrast Agents for MRI during Pregnancy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Difonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/boe.475449⟩</w:t>
+              <w:t xml:space="preserve">Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Feature Papers 2021 Editors Collection, 4 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sci4010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903719v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Preservative-Free Formulation for the Enhanced Ocular Bioavailability of Prostaglandin Analogues in Glaucoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo ultrasound modulated optical tomography with a persistent spectral hole burning filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Hammad</w:t>
+                <w:t xml:space="preserve">Quang Minh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Lemut</w:t>
+                <w:t xml:space="preserve">Ghadir Kalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maury</w:t>
+                <w:t xml:space="preserve">Caroline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020453⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/boe.475449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705031v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fliedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El-Khashab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Application Progress of Liposomes in Drug Development, 23 (11), pp.6299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous Core Liposomes Increase siRNA Encapsulation and Provides Gene Inhibition When Slightly Positively Charged</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Preservative-Free Formulation for the Enhanced Ocular Bioavailability of Prostaglandin Analogues in Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Salmon</w:t>
+                <w:t xml:space="preserve">Gabriel Alviset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Distasio</w:t>
+                <w:t xml:space="preserve">Karim Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Doan Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Josiane Lemut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040479⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290555v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Nanotechnologies to Vaccine Development and Drug Delivery against Respiratory Viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscous Core Liposomes Increase siRNA Encapsulation and Provides Gene Inhibition When Slightly Positively Charged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+                <w:t xml:space="preserve">Shayan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Abid</w:t>
+                <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Sfar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Nicholas Distasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAR Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/6741290⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423555v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Nanotechnologies to Vaccine Development and Drug Delivery against Respiratory Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Espeau</w:t>
+                <w:t xml:space="preserve">Mahdi Ftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Tri Le</w:t>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t>
+              <w:t xml:space="preserve">PPAR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/6741290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423934v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug delivery systems to prevent peritoneal metastasis after surgery of digestives or ovarian carcinoma: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Roques</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petronille Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202100059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452741v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug delivery systems to prevent peritoneal metastasis after surgery of digestives or ovarian carcinoma: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Combination of tumor cell anti-adhesion and anti-tumor effect to prevent recurrence after cytoreductive surgery in a mice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petronille Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 592, </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290554v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of tumor cell anti-adhesion and anti-tumor effect to prevent recurrence after cytoreductive surgery in a mice model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Baldim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.01.020⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2100059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290586v1</w:t>
+                <w:t xml:space="preserve">hal-03452741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+                <w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Tri Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr07114a⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875283v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic elucidation of the interactions between persistent luminescent nanoprobes and the binary apolipoprotein-E/albumin protein system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1an00781e⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.1386 - 1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr07114a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482252v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel in situ gelling ophthalmic drug delivery system based on gellan gum and hydroxyethylcellulose: Innovative rheological characterization, in vitro and in vivo evidence of a sustained precorneal retention time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrokinetic elucidation of the interactions between persistent luminescent nanoprobes and the binary apolipoprotein-E/albumin protein system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Gonzalo Ramírez García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Douat</w:t>
+                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 574, pp.118734. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (17), pp.5245-5254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1an00781e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290593v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theranostic MRI liposomes for magnetic targeting and ultrasound triggered release of the antivascular CA4P</w:t>
+                <w:t xml:space="preserve">Novel in situ gelling ophthalmic drug delivery system based on gellan gum and hydroxyethylcellulose: Innovative rheological characterization, in vitro and in vivo evidence of a sustained precorneal retention time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Boumati</w:t>
+                <w:t xml:space="preserve">Sophie Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Frederic Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 322, pp.137-148. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 574, pp.118734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059422v1</w:t>
+                <w:t xml:space="preserve">hal-03290593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive hydrogels for local delivery of 5-fluorouracil as neoadjuvant or adjuvant therapy in colorectal cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Theranostic MRI liposomes for magnetic targeting and ultrasound triggered release of the antivascular CA4P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boumati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 322, pp.137-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290582v1</w:t>
+                <w:t xml:space="preserve">hal-03059422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Thermosensitive hydrogels for local delivery of 5-fluorouracil as neoadjuvant or adjuvant therapy in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Agapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Kramerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084996v1</w:t>
+                <w:t xml:space="preserve">hal-03290582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive and quantitative stability study of ascorbic acid using capillary zone electrophoresis with ultraviolet detection and high-resolution tandem mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Benattar</w:t>
+                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balthazar Toussaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roques</w:t>
+                <w:t xml:space="preserve">Lenka Kotrchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (14), pp.2925-2935. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.584114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.202000389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289975v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and structural characterization of therapeutic albumin chemical functionalization using complementary mass spectrometry techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Comprehensive and quantitative stability study of ascorbic acid using capillary zone electrophoresis with ultraviolet detection and high-resolution tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clodic</w:t>
+                <w:t xml:space="preserve">Raphael Benattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Francois</w:t>
+                <w:t xml:space="preserve">Balthazar Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, pp.113242. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (14), pp.2925-2935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.202000389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022806v1</w:t>
+                <w:t xml:space="preserve">hal-03289975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Theranostic Cationic Liposomes Designed for Image-Guided Delivery of Nucleic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Doan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawba Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4764,77 +4764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancement in nanogel formulations provides controlled drug release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shayan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 584, pp.119435 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4862,10576 +4862,11641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Gelling Ophthalmic Drug Delivery System for the Optimization of Diagnostic and Preoperative Mydriasis: In Vitro Drug Release, Cytotoxicity and Mydriasis Pharmacodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ni Zeng</w:t>
+                <w:t xml:space="preserve">Kinetic and structural characterization of therapeutic albumin chemical functionalization using complementary mass spectrometry techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Gérard Bolbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Ould-Melha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12040360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.113242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798293v1</w:t>
+                <w:t xml:space="preserve">hal-03022806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Supramolecular Nanomaterials for Engineering, Drug Delivery, and Medical Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">In Situ Gelling Ophthalmic Drug Delivery System for the Optimization of Diagnostic and Preoperative Mydriasis: In Vitro Drug Release, Cytotoxicity and Mydriasis Pharmacodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianliang Shen</w:t>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.626468. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.626468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12040360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050105v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Supramolecular Nanomaterials for Engineering, Drug Delivery, and Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vincent Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianliang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.626468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.626468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123133v1</w:t>
+                <w:t xml:space="preserve">hal-03050105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415118v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
+                <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290600v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roques</w:t>
+                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlen Euan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017996v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucoadhesive thermosensitive hydrogel for the intra-tumoral delivery of immunomodulatory agents, in vivo evidence of adhesion by means of non-invasive imaging techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+                <w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 567, pp.118421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325457v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucoadhesive thermosensitive hydrogel for the intra-tumoral delivery of immunomodulatory agents, in vivo evidence of adhesion by means of non-invasive imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">Katia Lemdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, pp.118421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123126v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and therapeutic applications of persistent luminescence nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.193-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vu Long Tran</w:t>
+                <w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Thomas</w:t>
+                <w:t xml:space="preserve">Tayssir Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rossetti</w:t>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01935540v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art of Pharmaceutical Solid Forms: from Crystal Property Issues to Nanocrystals Formulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800612⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (1093), pp.20180365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02123129v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the targeting specificity of a fluorescent albumin conceived as a preclinical agent of the liver function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the Art of Pharmaceutical Solid Forms: from Crystal Property Issues to Nanocrystals Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr04163f⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123131v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Perfluorinated Triblock Amphiphilic Copolymers for Lipid-Shelled Microbubble Stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">In vitro distinction between proinflammatory and antiinflammatory macrophages with gadolinium-liposomes and ultrasmall superparamagnetic iron oxide particles at 3.0T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassef Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Manta</w:t>
+                <w:t xml:space="preserve">Joao Piraquive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thébault</w:t>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couture</w:t>
+                <w:t xml:space="preserve">Jing Hong Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dhotel</w:t>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (33), pp.9744-9753. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.26331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123140v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro distinction between proinflammatory and antiinflammatory macrophages with gadolinium-liposomes and ultrasmall superparamagnetic iron oxide particles at 3.0T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassef Khaled</w:t>
+                <w:t xml:space="preserve">Jenifer Espinoza Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Piraquive</w:t>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Lambert</w:t>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.26331⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917473v1</w:t>
+                <w:t xml:space="preserve">hal-04119751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khair Alhareth</w:t>
+                <w:t xml:space="preserve">Use of mouse model in pharmacokinetic studies of poorly water soluble drugs: Application to fenofibrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Safta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenifer Espinoza Romero</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Viricel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+                <w:t xml:space="preserve">Hélène Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.149 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119751v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mouse model in pharmacokinetic studies of poorly water soluble drugs: Application to fenofibrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Local immunomodulation combined to radiofrequency ablation results in a complete cure of local and distant colorectal carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lemdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Oujagir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.1550342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1550342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078844v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local immunomodulation combined to radiofrequency ablation results in a complete cure of local and distant colorectal carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward Oujagir</w:t>
+                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Espinoza Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1550342⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123122v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+                <w:t xml:space="preserve">One-pot direct synthesis for multifunctional ultrasmall hybrid silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Thakare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (29), pp.4821 - 4834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8tb00195b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123142v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot direct synthesis for multifunctional ultrasmall hybrid silica nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the targeting specificity of a fluorescent albumin conceived as a preclinical agent of the liver function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu-Long Tran</w:t>
+                <w:t xml:space="preserve">H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Thakare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rossetti</w:t>
+                <w:t xml:space="preserve">R. Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baudouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+                <w:t xml:space="preserve">M. Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8tb00195b⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (45), pp.21151-21160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr04163f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861704v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Evaluation of Magnetic Targeting in Mice Colon Tumors with Ultra-Magnetic Liposomes Monitored by MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Beauvineau</w:t>
+                <w:t xml:space="preserve">Novel Perfluorinated Triblock Amphiphilic Copolymers for Lipid-Shelled Microbubble Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-018-1238-3⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (33), pp.9744-9753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873316v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+                <w:t xml:space="preserve">In Vivo Evaluation of Magnetic Targeting in Mice Colon Tumors with Ultra-Magnetic Liposomes Monitored by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-018-1238-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806287v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vassilis Tsatsaris</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Espinoza Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123145v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enzyme-like catalytic activity of cerium oxide nanoparticles and its dependency on Ce 3+ surface area concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Baldim</w:t>
+                <w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Sophie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Margaill</w:t>
+                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Berret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vassilis Tsatsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (15), pp.6971-6980. </w:t>
+              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1099-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR00325D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2018.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342481v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-stimulation of persistent luminescence nanoparticles enhances cancer cells death</w:t>
+                <w:t xml:space="preserve">The enzyme-like catalytic activity of cerium oxide nanoparticles and its dependency on Ce 3+ surface area concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ramírez-García</w:t>
+                <w:t xml:space="preserve">V. Baldim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerva Martínez-Alfaro</w:t>
+                <w:t xml:space="preserve">F. Bedioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny D’orlyé</w:t>
+                <w:t xml:space="preserve">I. Margaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Bedioui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Berret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 532 (2), pp.696-703. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (15), pp.6971-6980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR00325D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897145v1</w:t>
+                <w:t xml:space="preserve">hal-02342481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term toxicological effects of persistent luminescence nanoparticles after intravenous injection in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Ramírez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gutiérrez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gallegos-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Palma-Tirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny D’orlyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 532 (2), pp.686-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF ANTIVASCULAR COMBRETASTATIN A4P EFFICACY BY USING SUPERSONIC SHEAR IMAGING TECHNIQUE OF ECTOPIC COLON CARCINOMA CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound Med Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic microbubbles and antibiotic-free miniplasmid for sustained ultrasound–mediated transgene expression in liver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Couture</w:t>
+                <w:t xml:space="preserve">Cyanine derivative as a suitable marker for thermosensitive in situ gelling delivery systems: In vitro and in vivo validation of a sustained buccal drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lagoutte</w:t>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 262, pp.170 - 181. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 534 (1-2), pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656574v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanine derivative as a suitable marker for thermosensitive in situ gelling delivery systems: In vitro and in vivo validation of a sustained buccal drug delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+                <w:t xml:space="preserve">Cationic microbubbles and antibiotic-free miniplasmid for sustained ultrasound–mediated transgene expression in liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dumortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Maury</w:t>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262, pp.170 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123148v1</w:t>
+                <w:t xml:space="preserve">hal-01656574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roques</w:t>
+                <w:t xml:space="preserve">Photo-stimulation of persistent luminescence nanoparticles enhances cancer cells death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramírez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Martínez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny D’orlyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bedioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.696-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04119770v1</w:t>
+                <w:t xml:space="preserve">hal-03897145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic Hummel-Dreyer characterization of nanoparticle-plasma protein corona: The non-specific interactions between PEG-modified persistent luminescence nanoparticles and albumin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-stimulation of persistent luminescence nanoparticles enhances cancer cells death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramirez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Martinez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ramirez-Garcia</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fethi Bedioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.696-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290592v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic gas-filled microbubbles for ultrasound-based nucleic acids delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Bastié</w:t>
+                <w:t xml:space="preserve">Electrokinetic Hummel-Dreyer characterization of nanoparticle-plasma protein corona: The non-specific interactions between PEG-modified persistent luminescence nanoparticles and albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramirez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pigeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lebertre</w:t>
+                <w:t xml:space="preserve">Silvia Gutierrez-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Martinez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20160619⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123147v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-stimulation of persistent luminescence nanoparticles enhances cancer cells death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Simasotchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 532 (2), pp.696-703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290589v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roques</w:t>
+                <w:t xml:space="preserve">Cationic gas-filled microbubbles for ultrasound-based nucleic acids delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bastié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lebertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.BSR20160619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20160619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319716v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antivascular Combretastatin A4 P Efficacy Using Supersonic Shear Imaging Technique of Ectopic Colon Carcinoma CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic Hummel-Dreyer characterization of nanoparticle-plasma protein corona: The non-specific interactions between PEG-modified persistent luminescence nanoparticles and albumin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Simasotchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897152v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term toxicological effects of persistent luminescence nanoparticles after intravenous injection in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny d'Orlye</w:t>
+                <w:t xml:space="preserve">Electrokinetic Hummel-Dreyer characterization of nanoparticle-plasma protein corona: The non-specific interactions between PEG-modified persistent luminescence nanoparticles and albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramírez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny D’orlyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gutiérrez-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Martínez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290595v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically engineered persistent luminescence nanoprobes for bioimaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Long-term toxicological effects of persistent luminescence nanoparticles after intravenous injection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Ramirez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gutierrez-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Gallegos-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Palma-Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.16589⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.686-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828191v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of Flavone-8-acetic Acid in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Chemically engineered persistent luminescence nanoprobes for bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramirez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (13), pp.2488-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.16589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290548v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Positively Charged Lipid Shell Microbubbles with Tunable Resistive Pulse Sensing (TRPS) Method: A Technical Note</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Metabolism of Flavone-8-acetic Acid in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.3889-3898</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407496v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hepatic uptake of multi-phosphonic acid poly(ethylene glycol) coated iron oxide measured by real-time magnetic resonance imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Loubat</w:t>
+                <w:t xml:space="preserve">Characterization of Positively Charged Lipid Shell Microbubbles with Tunable Resistive Pulse Sensing (TRPS) Method: A Technical Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francis Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA09896G⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.624 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342501v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Delayed hepatic uptake of multi-phosphonic acid poly(ethylene glycol) coated iron oxide measured by real-time magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.-T. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vezignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.045⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (68), pp.63788-63800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA09896G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290547v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sigward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri Kindsiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-emulsifying drug delivery system developed by the HLB-RSM approach: Characterization by transmission electron microscopy and pharmacokinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 487 (1-2), pp.56-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and characterization of persistent luminescence nanoparticles by dynamic light scattering, laser Doppler and capillary electrophoresis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 495 (2), pp.1028-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03897103v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning of mixed ionic and hydrogen bond interactions for plasmid delivery using lipoplexes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Functionalization and characterization of persistent luminescence nanoparticles by dynamic light scattering, laser Doppler and capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramírez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gutiérrez-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Martínez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.272-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290551v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and characterization of persistent luminescence nanoparticles by dynamic light scattering, laser Doppler and capillary electrophoresis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fine tuning of mixed ionic and hydrogen bond interactions for plasmid delivery using lipoplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Kai-Luen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.022⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03290598v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-kappa B related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kichler</w:t>
+                <w:t xml:space="preserve">Functionalization and characterization of persistent luminescence nanoparticles by dynamic light scattering, laser Doppler and capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramirez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gutierrez-Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Martinez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.06.013⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.272-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289973v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Nitric Oxide Produced By Breast Cancer Cells Stimulated By Persistent Luminescent Nanoparticles: A Study of Nanotoxicity Mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NF-kappa B related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerva Martinez Alfaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Varenne</w:t>
+                <w:t xml:space="preserve">S. Mahindhoratep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dxorlye</w:t>
+                <w:t xml:space="preserve">H. Ait Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly El Shafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2014-02/22/1330⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (11), pp.3257-3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828257v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-kB related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Scherman</w:t>
+                <w:t xml:space="preserve">Quantification of Nitric Oxide Produced By Breast Cancer Cells Stimulated By Persistent Luminescent Nanoparticles: A Study of Nanotoxicity Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramírez García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kichler</w:t>
+                <w:t xml:space="preserve">Silvia Gutierrez Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Martinez Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dxorlye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, MA2014-02 (22), pp.1330-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2014-02/22/1330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179311v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of additives on a thermosensitive hydrogel for buccal delivery of salbutamol: Relation between micellization, gelation, mechanic and release properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NF-kB related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mahindhoratep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ait Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly El Shafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (11), pp.3257-3263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290560v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and cytotoxicity evaluation of new self-emulsifying multiple W/O/W nanoemulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of additives on a thermosensitive hydrogel for buccal delivery of salbutamol: Relation between micellization, gelation, mechanic and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S35661⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 467 (1-2), pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.03.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583935v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating relationship between transfection and permeabilization by the electric field and/or the Pluronic® L64 in vitro and in vivo.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+                <w:t xml:space="preserve">Formulation and cytotoxicity evaluation of new self-emulsifying multiple W/O/W nanoemulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sigward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Muhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.2610⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.611 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S35661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00679701v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating relationship between transfection and permeabilization by the electric field and/or the Pluronic® L64 in vitro and in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francis Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wasungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/TDE.12.100⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.204-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.2610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193228v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00679701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ther Deliv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapeutic Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (10), pp.1199-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/TDE.12.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817350v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular density and endothelial cell expression of integrin alpha v beta 3 and E-selectin in murine tumours.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy G. Chabot</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumor Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ther Deliv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (10), pp.1199-1215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00709732v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipothioureas as Lipids for Gene Transfection: A Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Vascular density and endothelial cell expression of integrin alpha v beta 3 and E-selectin in murine tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nicolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph4101381⟩</w:t>
+              <w:t xml:space="preserve">Tumor Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1709-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13277-012-0428-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512516v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00709732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation of lipids impacts the supramolecular and biological properties of their self-assembly.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Lipothioureas as Lipids for Gene Transfection: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Hof</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la202439s⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (10), pp.1381-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph4101381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720543v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between sub-10-nm iron and cerium oxide nanoparticles and 3T3 fibroblasts: the role of the coating and aggregation state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiba Sarrouj</w:t>
+                <w:t xml:space="preserve">Protonation of lipids impacts the supramolecular and biological properties of their self-assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sandre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bourgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Kral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145103⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (20), pp.12336-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la202439s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533474v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Application of Lactosylated, 99m Tc Chelating Albumin for Measurement of Liver Function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between sub-10-nm iron and cerium oxide nanoparticles and 3T3 fibroblasts: the role of the coating and aggregation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Prigent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malak Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Sarrouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc900275f⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.145103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827687v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Synthesis and Application of Lactosylated, 99m Tc Chelating Albumin for Measurement of Liver Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martinez-Duncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc900275f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122492v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative gene transfer between cationic and thiourea lipoplexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Functionalization of single- and multi-walled carbon nanotubes with cationic amphiphiles for plasmid DNA complexation and transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Escriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.1417⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (8), pp.638-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-009-9066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02512540v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of single- and multi-walled carbon nanotubes with cationic amphiphiles for plasmid DNA complexation and transfection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">Comparative gene transfer between cationic and thiourea lipoplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-009-9066-z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.1417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827709v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Herscovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 145 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic perfluoroalkyl carbohydrates as new tools for liver imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Belland</w:t>
+                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Parat</w:t>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Contino-Pepin</w:t>
+                <w:t xml:space="preserve">Jean Herscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 379 (2), pp.301-308. </w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (1), pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03827705v1</w:t>
+                <w:t xml:space="preserve">hal-02122492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolythiourea Transfecting Agents: Lysine Thiourea Derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic perfluoroalkyl carbohydrates as new tools for liver imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Largeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc7001924⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379 (2), pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512550v1</w:t>
+                <w:t xml:space="preserve">hal-03827705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposome biodistribution by time resolved fluorimetry of lipophilic europium complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lipopolythiourea Transfecting Agents: Lysine Thiourea Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Cyrille</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc7001924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00162498v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and evaluation of enhanced DNA binding new lipopolythioureas.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Liposome biodistribution by time resolved fluorimetry of lipophilic europium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Masne de Chermont Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randrianarivelo Tatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguin Johanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (2), pp.155-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00165275v1</w:t>
+                <w:t xml:space="preserve">inserm-00162498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Evaluation of Enhanced DNA Binding New Lipopolythioureas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis, and evaluation of enhanced DNA binding new lipopolythioureas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leseurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (5), pp.1200-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc060110g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00165275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Synthesis, and Evaluation of Enhanced DNA Binding New Lipopolythioureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leseurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bc060110g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse non-negative matrix factorization for preclinical bioluminescent imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Angelini</w:t>
+                <w:t xml:space="preserve">Functionalization of antioxidant cerium oxide nanoparticles with DNase I to improve ischemic stroke treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Abou Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">International Symposium on Neuroprotection and Neurorepair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Postdam (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061864v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorisation Non-Négative de Matrice pour séparation de sources en Imagerie par Bioluminescence préclinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Grafted-cerium oxide nanoparticles with PEG polymers and DNase for improved ischemic stroke treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI '22 : XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Nanohybrid XX 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195670v2</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positively charged microbubbles to target nucleic acid delivery with ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lebertre</w:t>
+                <w:t xml:space="preserve">Sparse non-negative matrix factorization for preclinical bioluminescent imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguin Johanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154976v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between pro and anti-inflammatory macrophages using MRI relaxometry and quantitative susceptibility mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+                <w:t xml:space="preserve">Evaluation of dual function cerium oxide nanoparticles for stroke treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Society of Magnetic Resonance in Medicine annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">SFNano JR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918412v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal RM and Optic Imaging using ultramagnetic liposomes to monitor a cancer therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Beauvineau</w:t>
+                <w:t xml:space="preserve">Functionalization and evaluation of antioxidant cerium oxide nanoparticles for stroke treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p16-17 Section nanomédecine</w:t>
+              <w:t xml:space="preserve">Société Cerveau et Maladies Cérébrovasculaires (SCMC) Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01143980v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonate PEG Copolymers to control the USPIO stealthiness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Functionalization and evaluation of antioxidant cerium oxide nanoparticles for stroke treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Crouzet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p20-21</w:t>
+              <w:t xml:space="preserve">Nanohybrid XIX 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01145542v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grading cancer from liver histology images using inter and intra region spatial relations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hurtut</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of DNase-functionalized antioxidant cerium oxide nanoparticles for stroke treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Portugal. pp.247-254</w:t>
+              <w:t xml:space="preserve">The FRENCH SOCIETY for NANOMEDICINE(SFNano) Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063797v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Factorisation Non-Négative de Matrice pour séparation de sources en Imagerie par Bioluminescence préclinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI '22 : XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195670v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positively charged microbubbles to target nucleic acid delivery with ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francis Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lebertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction between pro and anti-inflammatory macrophages using MRI relaxometry and quantitative susceptibility mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassef Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23th International Society of Magnetic Resonance in Medicine annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal RM and Optic Imaging using ultramagnetic liposomes to monitor a cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p16-17 Section nanomédecine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01143980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphonate PEG Copolymers to control the USPIO stealthiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vezignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01145542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grading cancer from liver histology images using inter and intra region spatial relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Alsheh Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Portugal. pp.247-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Spatial Organization in Colorectal Tumors using Second-Order Statistics and Functional ANOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Alsheh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Trieste, Italy. pp.257-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPA.2013.6703749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalization of antioxidant Cerium Oxide Nanoparticles with DNase I for improving ischemic stroke treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controlled Release society 2024 Annual meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bologna, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids for Nucleic Acid Delivery: Cationic or Neutral Lipoplexes, Synthesis, and Particle Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Ogris, Haider Sami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1943, Springer New York, pp.123-139, 2019, Methods in Molecular Biology, 978-1-4939-9091-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9092-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubbles for Nucleic Acid Delivery in Liver Using Mild Sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-387, 2019, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9092-4_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASED SENSITIVITY FOR MEDICAL IMAGING USING NON-IONIZING NANOMEDICINE AS CONTRAST AGENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotheranostics for Personalized Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.7-44, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814713535_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId501"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15578,51 +16643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Duffr&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Guimar&#227;es dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Hamri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dh&#244;tel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040479" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ftouh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sfar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6741290" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1an00781e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemdani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gahoual" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessodes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr04163f" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861704v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00195b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baldim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedioui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Margaill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00325D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897145v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Mart&#237;nez-Alfaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;orly&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897149v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guti&#233;rrez-Granados" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gallegos-Corona" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Palma-Tirado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ramirez-Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orlye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez-Granados" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Basti&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebertre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20160619" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290595v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gallegos-Corona" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828191v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.16589" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407496v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francis Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.10.010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramniceanu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-T. Doan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vezignol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09896G" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897103v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BTDSZLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290598v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289973v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahindhoratep" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Bouda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.06.013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TN8KFVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828257v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez Granados" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez Alfaro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dxorlye" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2014-02/22/1330" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179311v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahindhoratep" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Bouda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scherman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290560v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.03.055" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583935v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Muhamed" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S35661" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679701v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2610" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193228v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Postema" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/TDE.12.100" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817350v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512516v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranchant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph4101381" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720543v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Kral" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hof" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202439s" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533474v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sarrouj" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145103" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827687v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez-Duncker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Marty" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900275f" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827709v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9066-z" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-Pepin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.045" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JL2MWVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00165275v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leseurre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060110g" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9VPWG9L8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512562v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154976v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145542v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vezignol" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crouzet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123120v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828223v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814713535_0002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouawad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Thouvenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozenbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2026.111777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Duffr&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Guimar&#227;es dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Hamri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dh&#244;tel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040479" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ftouh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sfar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6741290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1an00781e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00195b" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemdani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gahoual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessodes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr04163f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baldim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedioui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Margaill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00325D" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897149v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guti&#233;rrez-Granados" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gallegos-Corona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Palma-Tirado" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;orly&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897145v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Mart&#237;nez-Alfaro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290589v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ramirez-Garcia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orlye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez-Granados" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Basti&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebertre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20160619" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXGBX8G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gallegos-Corona" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTRVG60H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828191v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.16589" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francis Bureau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.10.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342501v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramniceanu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-T. Doan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vezignol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graillot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09896G" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.022" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BTDSZLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahindhoratep" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Bouda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.06.013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TN8KFVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828257v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez Granados" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez Alfaro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dxorlye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2014-02/22/1330" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179311v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahindhoratep" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Bouda" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scherman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290560v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.03.055" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583935v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Muhamed" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S35661" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679701v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2610" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193228v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Postema" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/TDE.12.100" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817350v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512516v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranchant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph4101381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720543v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Kral" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hof" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202439s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533474v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sarrouj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145103" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827687v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez-Duncker" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Marty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900275f" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9066-z" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-Pepin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JL2MWVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00165275v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leseurre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060110g" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9VPWG9L8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512562v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568464v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhane Salah" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Rjeily" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Nasir Arafath" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568751v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568711v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568691v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568730v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568495v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154976v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145542v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vezignol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crouzet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123120v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814713535_0002" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>