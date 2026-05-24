--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First preclinical evaluation of a thermogel delivering mitomycin C: sustained local release with preserved surgical safety in a large animal model</w:t>
+                <w:t xml:space="preserve">Machine Learning for the Prediction of Size and Encapsulation Efficiency of mRNA-Loaded Lipid Nanoparticles Following a Postencapsulation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mouawad</w:t>
+                <w:t xml:space="preserve">Joanna Duffrène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Thouvenin</w:t>
+                <w:t xml:space="preserve">Milena Guimarães dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rozenbaum</w:t>
+                <w:t xml:space="preserve">Mourad El Hamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+                <w:t xml:space="preserve">Hélène Dhôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Kaci</w:t>
+                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 52 (5), pp.111777. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.333-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2026.111777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c01883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579637v1</w:t>
+                <w:t xml:space="preserve">hal-05442171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Prediction of Size and Encapsulation Efficiency of mRNA-Loaded Lipid Nanoparticles Following a Postencapsulation Approach</w:t>
+                <w:t xml:space="preserve">First preclinical evaluation of a thermogel delivering mitomycin C: sustained local release with preserved surgical safety in a large animal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Duffrène</w:t>
+                <w:t xml:space="preserve">Christian Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Guimarães dos Santos</w:t>
+                <w:t xml:space="preserve">Agathe Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad El Hamri</w:t>
+                <w:t xml:space="preserve">Paul Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dhôtel</w:t>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
+                <w:t xml:space="preserve">Rachid Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9 (1), pp.333-344. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (5), pp.111777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.5c01883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2026.111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442171v1</w:t>
+                <w:t xml:space="preserve">hal-05579637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG detection in human serum employing non-functionalized chromium doped zinc gallate nanoparticles</w:t>
               </w:r>
@@ -520,278 +520,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Prospects for Therapeutic Organic Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lamballe</w:t>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maruani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33218/001c.146510⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376701v1</w:t>
+                <w:t xml:space="preserve">hal-05329119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+                <w:t xml:space="preserve">New Prospects for Therapeutic Organic Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lamballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (ICRAN), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33218/001c.146510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329119v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of therapeutic monoclonal antibodies, anti-drug antibodies and their interactions for clinical applications</w:t>
               </w:r>
@@ -829,51 +829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 192, pp.118385. </w:t>
@@ -924,51 +924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium‐Doped Zinc Gallate Nanoparticles for Enhanced Enzyme‐Linked Immunosorbent Assay Sensitivity: Optimization of Synthesis and Functionalization Strategies for Ultra‐Low IgG Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Matuszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1039,559 +1039,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
+                <w:t xml:space="preserve">Therapeutic monoclonal antibody - Anti-drug antibody affinity constant determination using capillary electrophoresis -tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Cai</w:t>
+                <w:t xml:space="preserve">Tessa Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Naillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Aynur Naghizade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Alez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (49), pp.19286-19293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329141v1</w:t>
+                <w:t xml:space="preserve">hal-05237144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic monoclonal antibody - Anti-drug antibody affinity constant determination using capillary electrophoresis -tandem mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Improvement of Hydrogen Peroxide and Glucose Detection in Serum using Persistent Luminescent Nanoparticles: Impact of Synthesis Parameters and Particle Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02932⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.e202400078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202400078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237144v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Hydrogen Peroxide and Glucose Detection in Serum using Persistent Luminescent Nanoparticles: Impact of Synthesis Parameters and Particle Size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Richard</w:t>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (7), pp.e202400078. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202400078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790380v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+              <w:t xml:space="preserve">, 2024, 20 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392740v1</w:t>
+                <w:t xml:space="preserve">hal-05329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t>
               </w:r>
@@ -1603,77 +1603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (11), pp.1913. </w:t>
@@ -1705,559 +1705,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate and biological impact of persistent luminescence nanoparticles after injection in mice: a one-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panpan Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Alice Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu Ky Ly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
+                <w:t xml:space="preserve">Marine Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Plansart</w:t>
+                <w:t xml:space="preserve">Pierre Bürckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.100138. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (42), pp.15760-15771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR03546D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090295v1</w:t>
+                <w:t xml:space="preserve">hal-03875269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental Models for Evaluation of Nanocarriers as Drug Delivery Systems for Pregnancy Associated Disorders</w:t>
+                <w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fliedel</w:t>
+                <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10050936⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712174v1</w:t>
+                <w:t xml:space="preserve">hal-03882629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and biological impact of persistent luminescence nanoparticles after injection in mice: a one-year follow-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Placental Models for Evaluation of Nanocarriers as Drug Delivery Systems for Pregnancy Associated Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Balfourier</w:t>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delagrange</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR03546D⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10050936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875269v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khair Alhareth</w:t>
+                <w:t xml:space="preserve">Nhu Ky Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Paul</w:t>
+                <w:t xml:space="preserve">Eva Plansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882629v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
               </w:r>
@@ -2269,51 +2269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bürckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,77 +2390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Could Nanomedicine Improve the Safety of Contrast Agents for MRI during Pregnancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Difonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fliedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Kalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2635,3257 +2635,3257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Preservative-Free Formulation for the Enhanced Ocular Bioavailability of Prostaglandin Analogues in Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa El-Khashab</w:t>
+                <w:t xml:space="preserve">Gabriel Alviset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chissey</w:t>
+                <w:t xml:space="preserve">Karim Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Lemut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111923v1</w:t>
+                <w:t xml:space="preserve">hal-03705031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Preservative-Free Formulation for the Enhanced Ocular Bioavailability of Prostaglandin Analogues in Glaucoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Hammad</w:t>
+                <w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Lemut</w:t>
+                <w:t xml:space="preserve">Marwa El-Khashab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maury</w:t>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.453. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Application Progress of Liposomes in Drug Development, 23 (11), pp.6299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14020453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705031v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous Core Liposomes Increase siRNA Encapsulation and Provides Gene Inhibition When Slightly Positively Charged</w:t>
+                <w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+                <w:t xml:space="preserve">Geoffroy Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Salmon</w:t>
+                <w:t xml:space="preserve">Victor Baldim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Distasio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040479⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2100059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290555v1</w:t>
+                <w:t xml:space="preserve">hal-03452741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Nanotechnologies to Vaccine Development and Drug Delivery against Respiratory Viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Ftouh</w:t>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Dang Tri Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAR Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/6741290⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423555v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug delivery systems to prevent peritoneal metastasis after surgery of digestives or ovarian carcinoma: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of tumor cell anti-adhesion and anti-tumor effect to prevent recurrence after cytoreductive surgery in a mice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronille Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petronille Roy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120041⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290554v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of tumor cell anti-adhesion and anti-tumor effect to prevent recurrence after cytoreductive surgery in a mice model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Pimpie</w:t>
+                <w:t xml:space="preserve">Drug delivery systems to prevent peritoneal metastasis after surgery of digestives or ovarian carcinoma: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronille Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petronille Roy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Pocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.01.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290586v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roques</w:t>
+                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202100059⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.1386 - 1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr07114a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452741v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrokinetic elucidation of the interactions between persistent luminescent nanoprobes and the binary apolipoprotein-E/albumin protein system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramírez García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (17), pp.5245-5254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1an00781e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423934v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+                <w:t xml:space="preserve">Contribution of Nanotechnologies to Vaccine Development and Drug Delivery against Respiratory Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr07114a⟩</w:t>
+              <w:t xml:space="preserve">PPAR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/6741290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875283v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic elucidation of the interactions between persistent luminescent nanoprobes and the binary apolipoprotein-E/albumin protein system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscous Core Liposomes Increase siRNA Encapsulation and Provides Gene Inhibition When Slightly Positively Charged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ramírez García</w:t>
+                <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Nicholas Distasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Varenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146 (17), pp.5245-5254. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1an00781e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482252v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel in situ gelling ophthalmic drug delivery system based on gellan gum and hydroxyethylcellulose: Innovative rheological characterization, in vitro and in vivo evidence of a sustained precorneal retention time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Lenka Kotrchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118734⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.584114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290593v1</w:t>
+                <w:t xml:space="preserve">hal-03084996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theranostic MRI liposomes for magnetic targeting and ultrasound triggered release of the antivascular CA4P</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive and quantitative stability study of ascorbic acid using capillary zone electrophoresis with ultraviolet detection and high-resolution tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Benattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline J Thébault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Balthazar Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (14), pp.2925-2935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.202000389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059422v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive hydrogels for local delivery of 5-fluorouracil as neoadjuvant or adjuvant therapy in colorectal cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Development of Theranostic Cationic Liposomes Designed for Image-Guided Delivery of Nucleic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudy</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawba Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290582v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancement in nanogel formulations provides controlled drug release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.119435 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084996v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive and quantitative stability study of ascorbic acid using capillary zone electrophoresis with ultraviolet detection and high-resolution tandem mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic and structural characterization of therapeutic albumin chemical functionalization using complementary mass spectrometry techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bolbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Ould-Melha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Legrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roques</w:t>
+                <w:t xml:space="preserve">Yannis Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.202000389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.113242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289975v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Theranostic Cationic Liposomes Designed for Image-Guided Delivery of Nucleic Acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Doan Do</w:t>
+                <w:t xml:space="preserve">In Situ Gelling Ophthalmic Drug Delivery System for the Optimization of Diagnostic and Preoperative Mydriasis: In Vitro Drug Release, Cytotoxicity and Mydriasis Pharmacodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ménager</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sophie Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tawba Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090854⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12040360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059436v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement in nanogel formulations provides controlled drug release</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Editorial: Supramolecular Nanomaterials for Engineering, Drug Delivery, and Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianliang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119435⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.626468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.626468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490686v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and structural characterization of therapeutic albumin chemical functionalization using complementary mass spectrometry techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clodic</w:t>
+                <w:t xml:space="preserve">Novel in situ gelling ophthalmic drug delivery system based on gellan gum and hydroxyethylcellulose: Innovative rheological characterization, in vitro and in vivo evidence of a sustained precorneal retention time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Francois</w:t>
+                <w:t xml:space="preserve">Frederic Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, pp.113242. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 574, pp.118734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022806v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Gelling Ophthalmic Drug Delivery System for the Optimization of Diagnostic and Preoperative Mydriasis: In Vitro Drug Release, Cytotoxicity and Mydriasis Pharmacodynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theranostic MRI liposomes for magnetic targeting and ultrasound triggered release of the antivascular CA4P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boumati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12040360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 322, pp.137-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798293v1</w:t>
+                <w:t xml:space="preserve">hal-03059422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Supramolecular Nanomaterials for Engineering, Drug Delivery, and Medical Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Levet</w:t>
+                <w:t xml:space="preserve">Thermosensitive hydrogels for local delivery of 5-fluorouracil as neoadjuvant or adjuvant therapy in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Elena Agapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianliang Shen</w:t>
+                <w:t xml:space="preserve">Dounia Kramerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.626468. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.626468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050105v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Doan Do</w:t>
+                <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.3-17. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123133v1</w:t>
+                <w:t xml:space="preserve">hal-02415118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Richard</w:t>
+                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Arlen Euan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415118v1</w:t>
+                <w:t xml:space="preserve">hal-03290600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+                <w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlen Euan</w:t>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
+                <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fliedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 567, </w:t>
+              <w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290600v1</w:t>
+                <w:t xml:space="preserve">hal-03017996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative analysis of the uptake of lipoplexes by villous placenta explants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khair Alhareth</w:t>
+                <w:t xml:space="preserve">Advances on non-invasive physically triggered nucleic acid delivery from nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Valero</w:t>
+                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Elhady Mohamed</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bich-Thuy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 567, pp.118479. </w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017996v1</w:t>
+                <w:t xml:space="preserve">hal-02123133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucoadhesive thermosensitive hydrogel for the intra-tumoral delivery of immunomodulatory agents, in vivo evidence of adhesion by means of non-invasive imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lemdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5936,103 +5936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and therapeutic applications of persistent luminescence nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Liu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.193-210. </w:t>
@@ -6070,64 +6070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,282 +6198,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the Art of Pharmaceutical Solid Forms: from Crystal Property Issues to Nanocrystals Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935540v1</w:t>
+                <w:t xml:space="preserve">hal-02123129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art of Pharmaceutical Solid Forms: from Crystal Property Issues to Nanocrystals Formulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.8-23. </w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (1093), pp.20180365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02123129v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro distinction between proinflammatory and antiinflammatory macrophages with gadolinium-liposomes and ultrasmall superparamagnetic iron oxide particles at 3.0T</w:t>
               </w:r>
@@ -6593,51 +6593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.149 - 153. </w:t>
@@ -6874,77 +6874,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local immunomodulation combined to radiofrequency ablation results in a complete cure of local and distant colorectal carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lemdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Oujagir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6989,861 +6989,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+                <w:t xml:space="preserve">Assessment of the targeting specificity of a fluorescent albumin conceived as a preclinical agent of the liver function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gahoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (45), pp.21151-21160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr04163f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123142v1</w:t>
+                <w:t xml:space="preserve">hal-02123131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot direct synthesis for multifunctional ultrasmall hybrid silica nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+                <w:t xml:space="preserve">Novel Perfluorinated Triblock Amphiphilic Copolymers for Lipid-Shelled Microbubble Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8tb00195b⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (33), pp.9744-9753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861704v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the targeting specificity of a fluorescent albumin conceived as a preclinical agent of the liver function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Scherman</w:t>
+                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Espinoza Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8nr04163f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02123131v1</w:t>
+                <w:t xml:space="preserve">hal-02123142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Perfluorinated Triblock Amphiphilic Copolymers for Lipid-Shelled Microbubble Stabilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-pot direct synthesis for multifunctional ultrasmall hybrid silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Manta</w:t>
+                <w:t xml:space="preserve">Vu-Long Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thébault</w:t>
+                <w:t xml:space="preserve">Vivek Thakare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dhotel</w:t>
+                <w:t xml:space="preserve">Anne Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (33), pp.9744-9753. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (29), pp.4821 - 4834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8tb00195b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123140v1</w:t>
+                <w:t xml:space="preserve">hal-01861704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Evaluation of Magnetic Targeting in Mice Colon Tumors with Ultra-Magnetic Liposomes Monitored by MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Espinoza Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-018-1238-3⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873316v1</w:t>
+                <w:t xml:space="preserve">hal-03806287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes as Gene Delivery Vectors for Human Placental Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+                <w:t xml:space="preserve">In Vivo Evaluation of Magnetic Targeting in Mice Colon Tumors with Ultra-Magnetic Liposomes Monitored by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051085⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-018-1238-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806287v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomedicine as a potential approach to empower the new strategies for the treatment of preeclampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baldim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Margaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8197,64 +8197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF ANTIVASCULAR COMBRETASTATIN A4P EFFICACY BY USING SUPERSONIC SHEAR IMAGING TECHNIQUE OF ECTOPIC COLON CARCINOMA CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8312,429 +8312,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanine derivative as a suitable marker for thermosensitive in situ gelling delivery systems: In vitro and in vivo validation of a sustained buccal drug delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+                <w:t xml:space="preserve">Photo-stimulation of persistent luminescence nanoparticles enhances cancer cells death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramírez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dumortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Maury</w:t>
+                <w:t xml:space="preserve">Minerva Martínez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny D’orlyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bedioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 534 (1-2), pp.128-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.073⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.696-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123148v1</w:t>
+                <w:t xml:space="preserve">hal-03897145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic microbubbles and antibiotic-free miniplasmid for sustained ultrasound–mediated transgene expression in liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 262, pp.170 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-stimulation of persistent luminescence nanoparticles enhances cancer cells death</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny D’orlyé</w:t>
+                <w:t xml:space="preserve">Cyanine derivative as a suitable marker for thermosensitive in situ gelling delivery systems: In vitro and in vivo validation of a sustained buccal drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Bedioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 532 (2), pp.696-703. </w:t>
+              <w:t xml:space="preserve">, 2017, 534 (1-2), pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897145v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-stimulation of persistent luminescence nanoparticles enhances cancer cells death</w:t>
               </w:r>
@@ -8759,91 +8759,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Martinez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny d'Orlye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bedioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 532 (2), pp.696-703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290589v1</w:t>
@@ -8906,51 +8906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gutierrez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Martinez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159, pp.437-444. </w:t>
@@ -8988,51 +8988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9040,51 +9040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Simasotchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t>
@@ -9122,90 +9122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic gas-filled microbubbles for ultrasound-based nucleic acids delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bastié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lebertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9256,64 +9256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antivascular Combretastatin A4 P Efficacy Using Supersonic Shear Imaging Technique of Ectopic Colon Carcinoma CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9386,51 +9386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dually labelled PEGylated liposomes transplacental passage and placental penetration using a combination of two ex-vivo human models: the dually perfused placenta and the suspended villous explants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Simasotchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 532 (2), pp.729-737. </w:t>
@@ -9571,64 +9571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny D’orlyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gutiérrez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Martínez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159, pp.437-444. </w:t>
@@ -9806,744 +9806,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically engineered persistent luminescence nanoprobes for bioimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+                <w:t xml:space="preserve">Characterization of Positively Charged Lipid Shell Microbubbles with Tunable Resistive Pulse Sensing (TRPS) Method: A Technical Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Teston</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+                <w:t xml:space="preserve">Michel Francis Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.16589⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.624 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828191v1</w:t>
+                <w:t xml:space="preserve">hal-01407496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of Flavone-8-acetic Acid in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed hepatic uptake of multi-phosphonic acid poly(ethylene glycol) coated iron oxide measured by real-time magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Hien Pham</w:t>
+                <w:t xml:space="preserve">B.-T. Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+                <w:t xml:space="preserve">C. Vezignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">A. Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (68), pp.63788-63800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA09896G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290548v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Positively Charged Lipid Shell Microbubbles with Tunable Resistive Pulse Sensing (TRPS) Method: A Technical Note</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Chemically engineered persistent luminescence nanoprobes for bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Teston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramirez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (13), pp.2488-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.16589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407496v1</w:t>
+                <w:t xml:space="preserve">hal-03828191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hepatic uptake of multi-phosphonic acid poly(ethylene glycol) coated iron oxide measured by real-time magnetic resonance imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolism of Flavone-8-acetic Acid in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Graillot</w:t>
+                <w:t xml:space="preserve">Minh Hien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loubat</w:t>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.3889-3898</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342501v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Sigward</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Elodie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 495 (2), pp.1028-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290599v1</w:t>
+                <w:t xml:space="preserve">hal-03290547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-emulsifying drug delivery system developed by the HLB-RSM approach: Characterization by transmission electron microscopy and pharmacokinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,304 +10552,304 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 487 (1-2), pp.56-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sigward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Olivier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Kadri Kindsiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 495 (2), pp.1028-1037. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290547v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization and characterization of persistent luminescence nanoparticles by dynamic light scattering, laser Doppler and capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Ramírez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gutiérrez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Martínez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.272-281. </w:t>
@@ -10899,103 +10899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning of mixed ionic and hydrogen bond interactions for plasmid delivery using lipoplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Kai-Luen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.63-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11081,51 +11081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gutierrez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Martinez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.272-281. </w:t>
@@ -11169,605 +11169,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-kappa B related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Nitric Oxide Produced By Breast Cancer Cells Stimulated By Persistent Luminescent Nanoparticles: A Study of Nanotoxicity Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ramírez García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mahindhoratep</w:t>
+                <w:t xml:space="preserve">Silvia Gutierrez Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ait Bouda</w:t>
+                <w:t xml:space="preserve">Minerva Martinez Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly El Shafey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kichler</w:t>
+                <w:t xml:space="preserve">Fanny Dxorlye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.06.013⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, MA2014-02 (22), pp.1330-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2014-02/22/1330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289973v1</w:t>
+                <w:t xml:space="preserve">hal-03828257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Nitric Oxide Produced By Breast Cancer Cells Stimulated By Persistent Luminescent Nanoparticles: A Study of Nanotoxicity Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Ramírez García</w:t>
+                <w:t xml:space="preserve">NF-kB related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mahindhoratep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ait Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gutierrez Granados</w:t>
+                <w:t xml:space="preserve">Nelly El Shafey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerva Martinez Alfaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Varenne</w:t>
+                <w:t xml:space="preserve">D Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dxorlye</w:t>
+                <w:t xml:space="preserve">A Kichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (11), pp.3257-3263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828257v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-kB related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of additives on a thermosensitive hydrogel for buccal delivery of salbutamol: Relation between micellization, gelation, mechanic and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 467 (1-2), pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.03.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179311v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of additives on a thermosensitive hydrogel for buccal delivery of salbutamol: Relation between micellization, gelation, mechanic and release properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NF-kappa B related transgene expression in mouse tibial cranial muscle after pDNA injection followed or not by electrotransfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahindhoratep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly El Shafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (11), pp.3257-3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.03.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and cytotoxicity evaluation of new self-emulsifying multiple W/O/W nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sigward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11844,90 +11844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating relationship between transfection and permeabilization by the electric field and/or the Pluronic® L64 in vitro and in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Francis Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wasungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11978,77 +11978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12108,77 +12108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12229,90 +12229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular density and endothelial cell expression of integrin alpha v beta 3 and E-selectin in murine tumours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12398,51 +12398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12666,51 +12666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Sarrouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12796,51 +12796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Martinez-Duncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12885,575 +12885,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of single- and multi-walled carbon nanotubes with cationic amphiphiles for plasmid DNA complexation and transfection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Largeau</w:t>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Escriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">Jean Herscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (8), pp.638-647. </w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-009-9066-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827709v1</w:t>
+                <w:t xml:space="preserve">hal-00579023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative gene transfer between cationic and thiourea lipoplexes</w:t>
+                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Herscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.1417⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512540v1</w:t>
+                <w:t xml:space="preserve">hal-02122492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Breton</w:t>
+                <w:t xml:space="preserve">Functionalization of single- and multi-walled carbon nanotubes with cationic amphiphiles for plasmid DNA complexation and transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (8), pp.638-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-009-9066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579023v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminothiol/thiourea tautomeric equilibrium in thiourea lipids impacts DNA compaction by inducing a cationic nucleation for complex assembly</w:t>
+                <w:t xml:space="preserve">Comparative gene transfer between cationic and thiourea lipoplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 145 (1), pp.7-16. </w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgm.1417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122492v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic perfluoroalkyl carbohydrates as new tools for liver imaging</w:t>
               </w:r>
@@ -13598,90 +13598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopolythiourea Transfecting Agents: Lysine Thiourea Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
@@ -13731,51 +13731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposome biodistribution by time resolved fluorimetry of lipophilic europium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Masne de Chermont Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13869,77 +13869,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, and evaluation of enhanced DNA binding new lipopolythioureas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leseurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14015,51 +14015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and Evaluation of Enhanced DNA Binding New Lipopolythioureas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leseurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14174,734 +14174,734 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of antioxidant cerium oxide nanoparticles with DNase I to improve ischemic stroke treatment.</w:t>
+                <w:t xml:space="preserve">Grafted-cerium oxide nanoparticles with PEG polymers and DNase for improved ischemic stroke treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norhane Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathéo Berthet</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Neuroprotection and Neurorepair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Postdam (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Nanohybrid XX 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568464v1</w:t>
+                <w:t xml:space="preserve">hal-05568751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted-cerium oxide nanoparticles with PEG polymers and DNase for improved ischemic stroke treatment</w:t>
+                <w:t xml:space="preserve">Functionalization of antioxidant cerium oxide nanoparticles with DNase I to improve ischemic stroke treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Abou Rjeily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Nasir Arafath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanohybrid XX 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bastia, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Neuroprotection and Neurorepair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Postdam (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568751v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse non-negative matrix factorization for preclinical bioluminescent imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Angelini</w:t>
+                <w:t xml:space="preserve">Evaluation of dual function cerium oxide nanoparticles for stroke treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nasir Arafath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">SFNano JR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061864v1</w:t>
+                <w:t xml:space="preserve">hal-05568711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dual function cerium oxide nanoparticles for stroke treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">Functionalization and evaluation of antioxidant cerium oxide nanoparticles for stroke treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Nasir Arafath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano JR</w:t>
+              <w:t xml:space="preserve">Société Cerveau et Maladies Cérébrovasculaires (SCMC) Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568711v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and evaluation of antioxidant cerium oxide nanoparticles for stroke treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathéo Berthet</w:t>
+                <w:t xml:space="preserve">Sparse non-negative matrix factorization for preclinical bioluminescent imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguin Johanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Cerveau et Maladies Cérébrovasculaires (SCMC) Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568691v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization and evaluation of antioxidant cerium oxide nanoparticles for stroke treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Nasir Arafath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanohybrid XIX 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
@@ -14930,103 +14930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of DNase-functionalized antioxidant cerium oxide nanoparticles for stroke treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Nasir Arafath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norhane Salah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The FRENCH SOCIETY for NANOMEDICINE(SFNano) Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
@@ -15055,103 +15055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation Non-Négative de Matrice pour séparation de sources en Imagerie par Bioluminescence préclinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI '22 : XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
@@ -15174,152 +15174,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positively charged microbubbles to target nucleic acid delivery with ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lebertre</w:t>
+                <w:t xml:space="preserve">Multimodal RM and Optic Imaging using ultramagnetic liposomes to monitor a cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p16-17 Section nanomédecine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01154976v1</w:t>
+                <w:t xml:space="preserve">inserm-01143980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction between pro and anti-inflammatory macrophages using MRI relaxometry and quantitative susceptibility mapping</w:t>
               </w:r>
@@ -15424,277 +15424,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal RM and Optic Imaging using ultramagnetic liposomes to monitor a cancer therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Beauvineau</w:t>
+                <w:t xml:space="preserve">Phosphonate PEG Copolymers to control the USPIO stealthiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vezignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p16-17 Section nanomédecine</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01143980v1</w:t>
+                <w:t xml:space="preserve">inserm-01145542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonate PEG Copolymers to control the USPIO stealthiness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Crouzet</w:t>
+                <w:t xml:space="preserve">Positively charged microbubbles to target nucleic acid delivery with ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Francis Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lebertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p20-21</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01145542v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grading cancer from liver histology images using inter and intra region spatial relations</w:t>
               </w:r>
@@ -15706,64 +15706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Alsheh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15818,77 +15818,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Spatial Organization in Colorectal Tumors using Second-Order Statistics and Functional ANOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Alsheh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15971,103 +15971,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of antioxidant Cerium Oxide Nanoparticles with DNase I for improving ischemic stroke treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Nasir Arafath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norhane Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norhane Salah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controlled Release society 2024 Annual meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Bologna, France</w:t>
@@ -16122,325 +16122,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids for Nucleic Acid Delivery: Cationic or Neutral Lipoplexes, Synthesis, and Particle Formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Microbubbles for Nucleic Acid Delivery in Liver Using Mild Sonoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery : Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9092-4_8⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-387, 2019, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9092-4_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123120v1</w:t>
+                <w:t xml:space="preserve">hal-02123117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles for Nucleic Acid Delivery in Liver Using Mild Sonoporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lipids for Nucleic Acid Delivery: Cationic or Neutral Lipoplexes, Synthesis, and Particle Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manfred Ogris, Haider Sami. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-387, 2019, Methods in Molecular Biology, </w:t>
+              <w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery : Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1943, Springer New York, pp.123-139, 2019, Methods in Molecular Biology, 978-1-4939-9091-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9092-4_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9092-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123117v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASED SENSITIVITY FOR MEDICAL IMAGING USING NON-IONIZING NANOMEDICINE AS CONTRAST AGENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotheranostics for Personalized Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.7-44, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16643,51 +16643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouawad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Thouvenin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozenbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2026.111777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Duffr&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Guimar&#227;es dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Hamri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dh&#244;tel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040479" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ftouh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sfar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6741290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1an00781e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00195b" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemdani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gahoual" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessodes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr04163f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baldim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedioui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Margaill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00325D" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897149v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guti&#233;rrez-Granados" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gallegos-Corona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Palma-Tirado" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;orly&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897145v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Mart&#237;nez-Alfaro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290589v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ramirez-Garcia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orlye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez-Granados" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Basti&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebertre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20160619" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXGBX8G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gallegos-Corona" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTRVG60H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828191v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.16589" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francis Bureau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.10.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342501v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramniceanu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-T. Doan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vezignol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graillot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09896G" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.022" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BTDSZLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahindhoratep" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Bouda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.06.013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TN8KFVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828257v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez Granados" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez Alfaro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dxorlye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2014-02/22/1330" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179311v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahindhoratep" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Bouda" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scherman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290560v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.03.055" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583935v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Muhamed" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S35661" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679701v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2610" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193228v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Postema" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/TDE.12.100" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817350v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512516v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranchant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph4101381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720543v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Kral" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hof" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202439s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533474v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sarrouj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145103" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827687v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez-Duncker" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Marty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900275f" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9066-z" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-Pepin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JL2MWVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00165275v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leseurre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060110g" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9VPWG9L8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512562v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568464v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhane Salah" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Rjeily" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Nasir Arafath" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568751v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568711v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568691v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568730v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568495v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154976v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145542v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vezignol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crouzet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123120v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814713535_0002" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Duffr&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Guimar&#227;es dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Hamri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dh&#244;tel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c01883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouawad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Thouvenin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rozenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2026.111777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lamballe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maruani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/001c.146510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andrieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10050936" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Difonzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci4010011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alviset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lemut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14020453" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1an00781e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ftouh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Sfar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6741290" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Distasio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040479" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119435" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03050105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianliang Shen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.626468" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elhady Mohamed" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118479" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin Couillaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800612" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Khaled" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Piraquive" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hong Wan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26331" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Espinoza Romero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Viricel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051085" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemdani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gahoual" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessodes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr04163f" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123142v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Long Tran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Thakare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tb00195b" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806287v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2018.01.048" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baldim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedioui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Margaill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00325D" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897149v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ram&#237;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guti&#233;rrez-Granados" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gallegos-Corona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Palma-Tirado" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#8217;orly&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897145v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Mart&#237;nez-Alfaro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290589v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ramirez-Garcia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orlye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez-Granados" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119770v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simasotchi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.076" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Basti&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lebertre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20160619" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319716v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXGBX8G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Gallegos-Corona" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTRVG60H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407496v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Francis Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.10.010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramniceanu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-T. Doan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vezignol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09896G" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828191v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.16589" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.022" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BTDSZLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828257v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gutierrez Granados" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Martinez Alfaro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dxorlye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2014-02/22/1330" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179311v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahindhoratep" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ait Bouda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scherman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kichler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290560v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.03.055" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahindhoratep" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Bouda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.06.013" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TN8KFVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583935v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Muhamed" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S35661" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679701v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2610" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193228v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Postema" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/TDE.12.100" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817350v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512516v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranchant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph4101381" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720543v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Kral" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hof" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202439s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533474v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sarrouj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145103" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827687v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez-Duncker" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Marty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900275f" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herscovici" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.08.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122492v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827709v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9066-z" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827705v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belland" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-Pepin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JL2MWVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00165275v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leseurre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060110g" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9VPWG9L8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512562v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568751v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Nasir Arafath" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhane Salah" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568464v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou Rjeily" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568711v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568691v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568730v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568495v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918412v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Wan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145542v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vezignol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Crouzet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154976v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123120v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_8" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828223v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814713535_0002" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>