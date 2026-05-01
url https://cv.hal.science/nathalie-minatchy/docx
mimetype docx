--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -72,425 +72,425 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O.B. Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélain Bructer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de la structure Plateforme Tropicale d'Expérimentation sur l'Animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O.B. Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélain Bructer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arquet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660504v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04763631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -627,325 +627,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaf pellets fed to goat kids infected with Haemonchus contortus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceutical properties of Leucaena leucocephala, Manihot esculenta, Cajanus cajan and a foliage blend in goat kids infected with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Ceriac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">Miguel Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Periacarpin</w:t>
+                <w:t xml:space="preserve">Ferdy Nimirf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Romil-Granville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-020-02471-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66870-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958102v1</w:t>
+                <w:t xml:space="preserve">hal-02957132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical properties of Leucaena leucocephala, Manihot esculenta, Cajanus cajan and a foliage blend in goat kids infected with Haemonchus contortus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaf pellets fed to goat kids infected with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Romil-Granville</w:t>
+                <w:t xml:space="preserve">Fred Periacarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66870-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-020-02471-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957132v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two agro-pedo-climatic zones, drying methods and pelleting processes on chemical composition of Manihot esculenta (sp.), Leucaena leucocephala and Cajanus cajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1035,51 +1035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichanthium hay combined with green cassava foliage or pelleted cassava foliage as fed for Black Belly rams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1087,51 +1087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Félicité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Periacarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1201,51 +1201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1490,64 +1490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Ceriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
@@ -1608,51 +1608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’une stratégie de valorisation de biomasse en alicaments anthelminthiques pour les petits ruminants dans les systèmes polyculture élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université des Antilles - Site de Guadeloupe, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,51 +1988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>