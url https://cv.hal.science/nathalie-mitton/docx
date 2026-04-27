--- v1 (2026-04-27)
+++ v2 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Mitton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR Inria Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROAD-AI : un projet au service de l’amélioration de la résilience des infrastructures et réseaux de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Orcési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Survey of Authentication Schemes Suitable for the Audit of V2X Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.18304-18324. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3603250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing wireless sensor networks deployment with coverage and connectivity requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 346, pp.1997 - 2008. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment. Innovate. Transform. The future of digital infrastructure starts with SLICES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive HELLO Protocol for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Perspectives on the Audit of Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.81623-81645. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuzDeMa: A portable Fuzzy-based Decision-Making tool for reliable communication in Wireless Underground Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.419-433. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52953/IXIP2995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cloud-to-Edge-to-IoT Continuum as an Enabler for Search and Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Toffetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resource management survey for mission critical and time critical applications in multi access edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 2 (2021), Issue 2., 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs multitechnologies pour surveiller les champs : les épouvantails 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack Categorisation for IoT Applications in Critical Infrastructures, a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.7228. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11167228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment marchent votre réseau wifi et vos appareils connectés – et pourquoi ils sont vulnérables aux attaques informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODENT: a flexible TOPSIS based routing protocol for multi-technology devices in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165426v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing with Face Traversal and Auctions Algorithms for Task Allocation in WSRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Offloading in Edge and Cloud Computing: A Survey on Mathematical, Artificial Intelligence and Control Theory Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdose Saeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Avgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Spatharakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Cooperative Positioning System for Vehicular Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thales Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Wireless Radio Technologies: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing Resource Allocation for Dynamic Networks: The DRUID-NET Vision and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2191. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Communication in UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (18), pp.5036. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20185036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Predictions Based Data Reduction Approach in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-020-00864-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic multi-technology cooperative scheme and UAV relaying for network disaster recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11010037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the LoRa signal propagation in forest, urban, and suburban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elisa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00789-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Collaborative Wireless Weather Stations: A Helping Hand for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTOR: a network tool for mitigating the impactof spatially correlated failures in infrastructure networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (1), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0609-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Instances QoS Routing In RPL: Application To Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (8), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18082472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACO: a geographic GReedy routing with an ACO-based void handling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2018.090148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Disaster Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEGIoT: a Lightweight Edge Gateway for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative opportunistic alert diffusion to support infrastructure failure during disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Quasi-Shortest Paths: ρ-Geodesic Betweenness Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2017.2708705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharging &amp;lt;i&amp;gt;vs&amp;lt;/i&amp;gt;. Replacing Sensor Nodes Using Mobile Robots for Network Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, 625-642 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-016-0145-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Vehicular Ad Hoc Networks with Intermittent Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2015.2506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic routing protocol for the deployment of virtual power plant within the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Wireless Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 17 no. 3 (3), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of the gateway for the Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0521-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose an experimentation platform for wireless sensor networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a smart city based on cloud of things, a survey on the smart city vision and paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Molecular Communication and Networking: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèsar Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.198 - 207. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2014.2349111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS : Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.425-428. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/2732269.2732278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interoperable IoT Deployments in Smart Cities - How project VITAL enables smart, secure and cost- effective cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cloud of Things Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.44--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Data Services in Least Developed Countries: Benefits, Challenges and Feasibility Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627692.2627704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Energy Efficient Multi-Tree-Based Optimized Routing Protocol for Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.17295-17319. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s121217295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing energy consumption in clustered wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scholarly Research Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocomb: Bounded-degree Localized Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1341-1354. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2012.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Delivery in $k$-Anycast Routing in Multi-Sink Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Energy Consumption through Mobility with Connectivity preservation in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2012.674129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cloud and sensors in a smart city environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.247. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on Internet of Things: convergence of sensing, networking, and web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Beacon Mobility Scheduling for Sensor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (8), pp.1439-1452. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2011.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Load Awareness in Position-based Wireless Ad Hoc Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Internet of things to the Internet of physical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (7), pp.669-674. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Séricola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Facilities for Experimental Internet of Things Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gluhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Krco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Pfisterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.58-67. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.6069710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RFID, c’est dangereux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoVanet: A Routing Protocol for Query Processing in Vehicular Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MIS-2011-0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00611747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Paroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Georouting with Guaranteed Delivery in Wireless Sensor Networks with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-009-0105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.161-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain based Audit System for Secure and Traceable Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2026 - IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Multi-Robot Exploration Approach With Connectivity Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - 21st Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy based approach for managing smart edge-enhanced IoT devices in mission-critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Exploration via Flocking Coordination and Machine Learning-Driven Connectivity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced authentication solution for infrastructureless vehicle environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of KNN, RNG and K-RNG for Inter-Robot Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Information Networking (ICOIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction in multi-hop collection of agriculture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mcdonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Dynamic Multicored Neighbors Discovery approach in BLE for Low Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delafaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.701-706, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset Collection of Multi-Communication Technologies Monitored in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Beacon Base Context Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chained estimation for data reduction-driven routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2023 - 19th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approach for Mobility Context Classification using Radio Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS2023 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUBBLE: Energy Efficient BLE Neighborhood Discovery Leveraging Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Hoda Djidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmics of Wireless Networks, 19th International Symposium on Algorithmics of Wireless Networks (ALGOWIN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced C-V2X Mode 4 Resource Selection Scheme for CAV Platoons in a Multilane Highway Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCN 2023 - First International Conference on Future Communications and Networks: Communications and Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILOT Dataset: A Collection of Multi-Communication Technologies in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2023 - 8th Francophone Meeting on Protocol Design, Performance Evaluation and Communication Network Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Data Reduction Technique in WVSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob 2022 - The 15th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner : Routage par Consensus Basé sur la Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner: Consensus-Based Routing Using Node Reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - The 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ad-Hoc Sensor Network for Vineyard Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Africa Telecommunication Networks and Applications Conference (SATNAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Spier, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction and Frame Rate Adaptation in WVSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Regression approach for Throughput Estimation in an IoT Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings-2021: The 14th IEEE International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment générer des traces applicatives avec FIT IoT-LAB pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Experimental Platform for Ranging, Proximity and Contact Event Tracking using Ultra-Wide-Band and Bluetooth Low-Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT 2021 - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de Données pour une agriculture intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Technology and Route Selection in Multi-RAT Wireless Sensor Networks with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware Data Offloading for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight network interface selection for reliable communications in multi-technologies wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRCN 2021 - 17th International Conference on the Design of Reliable Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Similarity based Data Reduction Technique in Wireless Video Sensor Networks for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vehicle-to-Infrastructure Data Offloading Scheme for Vehicular Networks with QoS Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Reproducible Application Traces Generation for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Grünblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q2SWinet 2021 - 17th ACM Symposium on QoS and Security for Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479242.3487321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Node Correlation Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2020 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New Delhi / Virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical evaluation of carrier sensing for a LoRa wildlife monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan O'Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d’interface de communication dans les réseaux de capteurs multi-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2020 - 5èmes Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Task Allocation based on Greedy-Face-Greedy Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient wireless sensor deployment at minimum cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2019 - 18th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assisted multi-technology rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of cooperative communications to speed up disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies for Disaster Management (ICT-DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denial-of-Sleep Attacks against IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Hinen Hedli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-tier Communication Scheme for Drone-assisted Disaster Recovery Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranvera Kortoçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Francesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2019 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa in a haystack: a study of the LoRa signal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2019 - 15th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Outage Probability to ALOHA MAC Layer Performance Analysis in Distributed WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead Reckoning Using Time Series Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João B Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiHoc 2018 - 4th ACM MobiHoc Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3213299.3213305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel Distributed MAC protocol for WSN-based wildlife monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2018 - 14th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-compliant Data Aggregation for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGY 2018 - The Eighth International Conference on Smart Grids, Green Communications and IT Energy-aware Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous data reduction in WSN: Application to Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTOBJECTS 2018 - 4th Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de données différenciée pour les Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for the computation of individual trajectories of a fleet of robots under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problem: Energy-and time-efficient dynamic drone path planning for post-disaster network servicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2018 - International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking smartphone performances for cooperative disaster alert diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-instances QoS Efficient RPL for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2017 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, FL, United States. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134829.3134838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Design of a Virtualized Smart Car Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware routing for real-time and reliable wireless sensor network based Smart Grid NAN communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartWorld 2017 - IEEE Smart World Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Alert Diffusion in Disaster Scenario -Stay Alive Longer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Large-scale Sensing, Mobility, and Monitoring with the FIT IoT-LAB Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Filtering as a Service for Smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eficiência dos Caminhos Quase Mais Curtos em Redes Dinâmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction objectif pour un RPL adapté aux Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality-based RSU Deployment Approach for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC-AHNS 2017 - IEEE International Conference on Communication 2017 Ad-Hoc and Sensor Networking Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Android Application for Opportunistic Alert Diffusion in Disaster Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion opportuniste d'alerte dans les scénarios de catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Virtualization as Enabling Technology for Future Smart Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Scheduling for Tag Access in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Interference Impact on the Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Vyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase matheuristic for the multi-robot routing problem under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Betweenness for Multipath Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a lightweight Edge Gateway-as-a-Service for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Sensor Data Collection Using Data Mules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kauai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of “relevant” data-sources in a Smart City environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SSC - 2nd International IEEE SMARTCOMP Workshop on Sensors and Smart Cities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Channel Exploration/Exploitation Based on a Thompson Sampling Approach in a Radio Cognitive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN - International Conference on Embedded Wireless Systems and Networks (dependability competition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of LoRa radio solution for PREDNET wildlife animal tracking project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pieter Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN 2016 - The 1st international conference on IoT and M2M wireless LPWA (Low Power Wide Area) technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confident-based Adaptable Connected objects discovery to HArmonize smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WD - IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thompson Sampling Approach to Channel Exploration-Exploitation Problem in Multihop Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Planning and Management Tool for Mitigating the Impact of Spatially Correlated Failures in Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design of Reliable Communication Networks (DRCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting physical things to a SmartCity-OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CoWPER - International IEEE SECON Workshop on Toward a city-wide pervasive environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative Search Network for RSSI-based Target Localization in Unknown Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Path Loss Estimation for Localization Using Large Aperture Array Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Applicability of a new Geographic Routing Protocol for Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6 International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMAC: High Adaptive MAC Protocol for Dense RFID reader-to-reader Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autoregressive estimator for overhead reduction in Substitution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Development Environment for Semantically Interoperable Smart Cities Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI International Conference on Interoperability in IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP: Une solution de localisation passive et mono-ancre pour les réseaux de capteurs sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 16th CFIP &amp; 12th NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing Protocol for Peer-to-Peer Smart Grid Neighborhood Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Geographic Routing Protocol for Virtual Power Plant Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking autonomous robots in passive docks with Infrared sensors and QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan Zeeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic GReedy routing with ACO recovery strategy GRACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Now 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Routers' Controlled Mobility in Self-Deployable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Adaptive and Self-Adaptive Systems and Applications - ADAPTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-SPIN: an Opportunistic Data Dissemination Protocol for Folk-enabled Information System in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Performance Analysis and Enhancement of Wireless Networks (PAEWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster-based and On-demand routing algorithm for Large-Scale Multi-hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on (mobile) wireless sensor network experimentation testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina Del Rey, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYcast: A Dynamic Transmission Delay Based Broadcast Protocol for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards WSN-aided Navigation for Vehicles in Smart Cities: An Application Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IEEE Percom Workshop on Pervasive Systems for Smart Cities (PerCity 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using location services to autonomously drive flying mobile sinks in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing with Partial Position Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sensor Networks (SensorNets' 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Novel Distributed Coverage Techniques for Swarms of Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coverage for grid-based mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Performance evaluation of wireless ad hoc, sensor, &amp; ubiquitous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Smart City based on Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WiMobCity - International ACM MobiHoc Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS: Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, Sep 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic and cognitive approach for IoT security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Challal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve CSMA-based MAC protocol for dense RFID reader-to-reader Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCV WebCam Applications in an Arduino-based Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Intermittently Connected VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobeCom 2014 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.155 - 161, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Wireless Sensor Networks within a City Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Hauswirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SWANSITY - International IEEE SECON Workshop on Self-Organizing Wireless Access Networks for Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPS-less on-demand mobile sink-assisted data collection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Paper at Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP / IEEE, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beacon-less mobility assisted energy efficient georouting in energy harvesting actuator and sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage multi-flots économe en énergie dans les réseaux de capteurs et actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Multi-Flow Routing in Mobile Sensor Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hardware and Software Based Encryption for Secure Communication in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Simek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Telecommunications and Signal Processing (TSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Backoff algorithms in CSMA/CA based MAC for channel Reservation in RFID reader Networks through broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wimob -9th International Conference on Wireless and Mobile Computing, Networking and Communications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Adaptive HELLO Algorithm for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM/IEEE International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Clustering for Wireless Sensor Network Lifetime Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC - Wireless Communications and Networking Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Slepian-Wolf Coding Based Clustering Algorithm for Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Rate Allocation Algorithm for Slepian-Wolf Coding based Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAL: a moving direction and destination location based routing algorithm for vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy Routing Recovery Using Controlled Mobility in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - The 12th International Conference on Ad Hoc Networks and Wireless - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Data Networking: a Natural Design for Data Collection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Amadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Model For Solar Energy Harvesting Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswald Jumira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries (Africomm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Power Adaptation Based Energy Efficient Neighborhood Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2012, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Load-aware Geographic Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications - Wireless Networks Symposium -( IEEE ICC-WN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of FMIPv6, an Enhancement of MIPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pieterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient k-anycast routing in multi-sink wireless networks with guaranteed delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Scheduling Policy for a Multi-flow Priority Queue with Multiple Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of large scale WSN: from real neighbors to imaginary destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering pour l'optimisation de la durée de vie des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Multi-Root ONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - Internet of Things Enabling Technologies 2012 (WCNC - IOT-ET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of Large Scale Wireless Sensor Networks: From Real Neighbors to Imaginary Destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Mobile Routing in Actuator and Sensor Networks with Connectivity preservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-Beacon Assisted Sensor Localization with Dynamic Beacon Mobility Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Mobile Ad-hoc and Sensor Systems (IEEE MASS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Family of Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized pull-based information gathering in vehicular networks using GeoVanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Mobile Data Management (MDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Anti-Collision in Dense RFID Networks With Mobile Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Prediction Based Neighborhood Discovery in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileR : Multi-hop energy efficient localised mobile georouting in wireless sensor and actuator networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2011 : 3rd International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00612226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scienti c Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHT-based distributed ALE engine in RFID Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Battery Level as Metric for Graph Planarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.58-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scientific Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Roziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.147-159, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Routing in Vehicular Ad hoc Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gongjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Wireless Ad hoc and Sensor Networking (WWASN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un protocole de routage géographique économe en énergie de bout en bout avec garantie de livraison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Deployment for Pervasive Data Gathering in Connectivity-Challenged Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Annual IEEE International Conference on Pervasive Computing and Communications (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.51-59, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2010.5466992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting dynamically neighbourhood table entry lifetime in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Wireless Communications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-layer self-organizing structure for product management in stock-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th IEEE International Conference on e-Business Engineering (ICEBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient QoS based selection of neighbors in QOLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Khadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on Sensor Networks (SN 2010) in conjunction with IEEE ICDCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Sensor Self-Deployment with Coverage Guarantee in Complex Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.138-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Tag Data Translation for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless VITAE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00388022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed delivery for geographical anycasting in wireless multi-sink sensor and sensor-actor networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. 28th Annual IEEE Conf. on Computer Communications (INFOCOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy geographic routing algorithms in a real environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Mobile Ad-hoc and Sensor Networks (MSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Wu Yi Mountain, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sensor Localization Scheme by Mobile Actors [Poster Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th ACM International Symposium on Mobile Ad Hoc Networking and Computing (MobiHoc 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New orleans, USA, United States. pp.339--340, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1530748.1530803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Energy Efficient Geographic Path Discovery With Guaranteed Delivery in Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector is an Energy effiCient Tree-based Optimized Routing protocol for wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Ad Hoc and Sensor Networks (MSN'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Wuhan, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy-efficient Routing Protocol over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia H. Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of hello protocol parameters over a wireless network self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Wireless Networks with Position Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tejeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France. pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turnover based Adaptive HELLO Protocol for Mobile Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy Efficient Routing over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop "From Theory To Practice in Wireless Sensor Networks" (t2pWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Self-organization and Hierarchical Routing Protocols for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betânia Steffen Abdallah Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-hoc and Sensor Networks, Second International Conference, MSN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convergence in Self-stabilizing Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel and Distributed Systems (ICPADS 2006), 12-15 July 2006, Minneapolis, Minnesota, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Minneapolis, United States. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in self-organized multihop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Wireless ad hoc Networking (WWAN'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, United States. pp.909-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la sélection des MPR dans OLSR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Node Location in Clustered Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian INTernet Engineering Conference (AINTEC'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bangkok, Thailand. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Multi-Hop Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks &amp; Wireless (Ad hoc Now'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Cancun, Mexico. pp.192-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the MPR selection in OLSR and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Ad Hoc Networking Workshop (MedHocNet'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in large scale ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean ad hoc Networking Workshop (MedHocNet'04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les réseaux ad hoc grandes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Egreteau-Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2025 - 11th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-185, 2022, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WorldScientific, pp.284, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks - 4th International ICST Conference, ADHOCNETS 2012, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, pp.111, 2013, 978-3-642-36957-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et sécurité dans les grands réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, 28, pp.134, 2009, Numéro Spécial - Technique et science informatiques (TSI), 9782746224322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and state of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud, network and sensing in a Smart City, toward a cloud of meshed cooperative heterogeneous things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities in the Post-algorithmic Era Integrating Technologies, Platforms and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Objects as key elements for a Smart Cyber-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Cyber Physical Objects in the Future Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-26867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Cognitive Networks Technologies and Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Vegni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and performance evaluation of the next generation wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sabatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiming Chen; Shibo He; Youxian Sun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechargeable Sensor Networks: Technology, Theory, and Application Introducing Energy Harvesting to Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mitton and David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WorldScientific, pp.1-15, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Industrial Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vehbi Çağrı Güngör and Gerhard P. Hancke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Wireless Sensor Networks: Applications, Protocols, and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALVARY Gaëlle, DELOT Thierry, SÈDES Florence, TIGLI Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Based Routing in Wireless Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Nikoletseas and J. D.P. Rolim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Distributed Computing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Middleware : Concepts and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bolic, D. Simplot-Ryl, and I. Stojmenovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID Systems : Research Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de voisinage et contrôle de topologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation mono-ancre à réseau d'antennes dans un réseau informatique sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1552747. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de communication au sein d'une grappe de profondeur dynamique de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0003. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'affiliation à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0002. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'adhésion à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0001WO. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO : Routing Over Multiple Technologies with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control co-design and resource allocation in edge computing and dynamic networks (Tutorial Session Proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives - Session 3. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaine 2 : des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaines 1 et 3 : un recensement de villes intelligentes et de services numériques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 2 - Contributions aux activités de fin de semaines 1 et 3 : Applications numériques au service de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives Session 2. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithm to Improve Coverage for Mobile Swarms of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances - Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : SensLAB/FIT ‐ Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two demos using SensLAB: Very Large Scale Open WSN Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale geolocalization and routing experimentation with the SensLAB testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTO-ORGANISATION DES RESEAUX SANS FIL MULTI-SAUTS A GRANDE ECHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. INSA de Lyon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET DES OBJETS, AUTO-ORGANISATION ET PASSAGE À L'ÉCHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Lille 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId626"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Mitton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR Inria Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROAD-AI : un projet au service de l’amélioration de la résilience des infrastructures et réseaux de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Orcési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing wireless sensor networks deployment with coverage and connectivity requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 346, pp.1997 - 2008. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment. Innovate. Transform. The future of digital infrastructure starts with SLICES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Survey of Authentication Schemes Suitable for the Audit of V2X Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.18304-18324. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3603250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive HELLO Protocol for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Perspectives on the Audit of Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.81623-81645. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuzDeMa: A portable Fuzzy-based Decision-Making tool for reliable communication in Wireless Underground Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.419-433. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52953/IXIP2995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cloud-to-Edge-to-IoT Continuum as an Enabler for Search and Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Toffetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment marchent votre réseau wifi et vos appareils connectés – et pourquoi ils sont vulnérables aux attaques informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resource management survey for mission critical and time critical applications in multi access edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 2 (2021), Issue 2., 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs multitechnologies pour surveiller les champs : les épouvantails 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack Categorisation for IoT Applications in Critical Infrastructures, a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.7228. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11167228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODENT: a flexible TOPSIS based routing protocol for multi-technology devices in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165426v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Offloading in Edge and Cloud Computing: A Survey on Mathematical, Artificial Intelligence and Control Theory Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdose Saeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Avgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Spatharakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing with Face Traversal and Auctions Algorithms for Task Allocation in WSRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Wireless Radio Technologies: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Communication in UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (18), pp.5036. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20185036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing Resource Allocation for Dynamic Networks: The DRUID-NET Vision and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2191. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic multi-technology cooperative scheme and UAV relaying for network disaster recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11010037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Predictions Based Data Reduction Approach in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-020-00864-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the LoRa signal propagation in forest, urban, and suburban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elisa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00789-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Cooperative Positioning System for Vehicular Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thales Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Collaborative Wireless Weather Stations: A Helping Hand for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Instances QoS Routing In RPL: Application To Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18082472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACO: a geographic GReedy routing with an ACO-based void handling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2018.090148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEGIoT: a Lightweight Edge Gateway for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Disaster Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTOR: a network tool for mitigating the impactof spatially correlated failures in infrastructure networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (1), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0609-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative opportunistic alert diffusion to support infrastructure failure during disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Quasi-Shortest Paths: ρ-Geodesic Betweenness Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2017.2708705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic routing protocol for the deployment of virtual power plant within the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharging &amp;lt;i&amp;gt;vs&amp;lt;/i&amp;gt;. Replacing Sensor Nodes Using Mobile Robots for Network Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, 625-642 p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-016-0145-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Vehicular Ad Hoc Networks with Intermittent Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2015.2506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Wireless Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 17 no. 3 (3), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of the gateway for the Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0521-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose an experimentation platform for wireless sensor networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a smart city based on cloud of things, a survey on the smart city vision and paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS : Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.425-428. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/2732269.2732278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interoperable IoT Deployments in Smart Cities - How project VITAL enables smart, secure and cost- effective cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cloud of Things Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.44--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Data Services in Least Developed Countries: Benefits, Challenges and Feasibility Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627692.2627704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Molecular Communication and Networking: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèsar Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.198 - 207. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2014.2349111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Energy Efficient Multi-Tree-Based Optimized Routing Protocol for Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.17295-17319. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s121217295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing energy consumption in clustered wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scholarly Research Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocomb: Bounded-degree Localized Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1341-1354. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2012.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Delivery in $k$-Anycast Routing in Multi-Sink Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Energy Consumption through Mobility with Connectivity preservation in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2012.674129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cloud and sensors in a smart city environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.247. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on Internet of Things: convergence of sensing, networking, and web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Beacon Mobility Scheduling for Sensor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (8), pp.1439-1452. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2011.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Load Awareness in Position-based Wireless Ad Hoc Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Internet of things to the Internet of physical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (7), pp.669-674. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Séricola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Facilities for Experimental Internet of Things Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gluhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Krco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Pfisterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.58-67. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.6069710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RFID, c’est dangereux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoVanet: A Routing Protocol for Query Processing in Vehicular Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MIS-2011-0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00611747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Paroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Georouting with Guaranteed Delivery in Wireless Sensor Networks with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-009-0105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.161-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain based Audit System for Secure and Traceable Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2026 - IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Exploration via Flocking Coordination and Machine Learning-Driven Connectivity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Multi-Robot Exploration Approach With Connectivity Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - 21st Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy based approach for managing smart edge-enhanced IoT devices in mission-critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced authentication solution for infrastructureless vehicle environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of KNN, RNG and K-RNG for Inter-Robot Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Information Networking (ICOIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction in multi-hop collection of agriculture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mcdonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Dynamic Multicored Neighbors Discovery approach in BLE for Low Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delafaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.701-706, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Beacon Base Context Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset Collection of Multi-Communication Technologies Monitored in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approach for Mobility Context Classification using Radio Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS2023 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUBBLE: Energy Efficient BLE Neighborhood Discovery Leveraging Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Hoda Djidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmics of Wireless Networks, 19th International Symposium on Algorithmics of Wireless Networks (ALGOWIN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced C-V2X Mode 4 Resource Selection Scheme for CAV Platoons in a Multilane Highway Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCN 2023 - First International Conference on Future Communications and Networks: Communications and Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILOT Dataset: A Collection of Multi-Communication Technologies in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2023 - 8th Francophone Meeting on Protocol Design, Performance Evaluation and Communication Network Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chained estimation for data reduction-driven routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2023 - 19th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Data Reduction Technique in WVSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob 2022 - The 15th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner : Routage par Consensus Basé sur la Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner: Consensus-Based Routing Using Node Reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - The 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Technology and Route Selection in Multi-RAT Wireless Sensor Networks with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction and Frame Rate Adaptation in WVSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Regression approach for Throughput Estimation in an IoT Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings-2021: The 14th IEEE International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment générer des traces applicatives avec FIT IoT-LAB pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Experimental Platform for Ranging, Proximity and Contact Event Tracking using Ultra-Wide-Band and Bluetooth Low-Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT 2021 - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de Données pour une agriculture intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware Data Offloading for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight network interface selection for reliable communications in multi-technologies wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRCN 2021 - 17th International Conference on the Design of Reliable Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Similarity based Data Reduction Technique in Wireless Video Sensor Networks for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vehicle-to-Infrastructure Data Offloading Scheme for Vehicular Networks with QoS Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Reproducible Application Traces Generation for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Grünblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q2SWinet 2021 - 17th ACM Symposium on QoS and Security for Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479242.3487321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ad-Hoc Sensor Network for Vineyard Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Africa Telecommunication Networks and Applications Conference (SATNAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Spier, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Node Correlation Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2020 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New Delhi / Virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical evaluation of carrier sensing for a LoRa wildlife monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan O'Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d’interface de communication dans les réseaux de capteurs multi-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2020 - 5èmes Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assisted multi-technology rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient wireless sensor deployment at minimum cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2019 - 18th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denial-of-Sleep Attacks against IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Hinen Hedli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of cooperative communications to speed up disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies for Disaster Management (ICT-DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-tier Communication Scheme for Drone-assisted Disaster Recovery Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranvera Kortoçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Francesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2019 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa in a haystack: a study of the LoRa signal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2019 - 15th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Task Allocation based on Greedy-Face-Greedy Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Outage Probability to ALOHA MAC Layer Performance Analysis in Distributed WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead Reckoning Using Time Series Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João B Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiHoc 2018 - 4th ACM MobiHoc Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3213299.3213305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel Distributed MAC protocol for WSN-based wildlife monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2018 - 14th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-compliant Data Aggregation for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGY 2018 - The Eighth International Conference on Smart Grids, Green Communications and IT Energy-aware Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for the computation of individual trajectories of a fleet of robots under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous data reduction in WSN: Application to Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTOBJECTS 2018 - 4th Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de données différenciée pour les Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problem: Energy-and time-efficient dynamic drone path planning for post-disaster network servicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2018 - International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking smartphone performances for cooperative disaster alert diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware routing for real-time and reliable wireless sensor network based Smart Grid NAN communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartWorld 2017 - IEEE Smart World Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Alert Diffusion in Disaster Scenario -Stay Alive Longer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-instances QoS Efficient RPL for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2017 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, FL, United States. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134829.3134838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Design of a Virtualized Smart Car Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Filtering as a Service for Smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Large-scale Sensing, Mobility, and Monitoring with the FIT IoT-LAB Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction objectif pour un RPL adapté aux Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eficiência dos Caminhos Quase Mais Curtos em Redes Dinâmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality-based RSU Deployment Approach for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC-AHNS 2017 - IEEE International Conference on Communication 2017 Ad-Hoc and Sensor Networking Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Android Application for Opportunistic Alert Diffusion in Disaster Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion opportuniste d'alerte dans les scénarios de catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Virtualization as Enabling Technology for Future Smart Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Betweenness for Multipath Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a lightweight Edge Gateway-as-a-Service for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Interference Impact on the Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Vyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase matheuristic for the multi-robot routing problem under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of LoRa radio solution for PREDNET wildlife animal tracking project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pieter Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN 2016 - The 1st international conference on IoT and M2M wireless LPWA (Low Power Wide Area) technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of “relevant” data-sources in a Smart City environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SSC - 2nd International IEEE SMARTCOMP Workshop on Sensors and Smart Cities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Channel Exploration/Exploitation Based on a Thompson Sampling Approach in a Radio Cognitive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN - International Conference on Embedded Wireless Systems and Networks (dependability competition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Sensor Data Collection Using Data Mules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kauai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confident-based Adaptable Connected objects discovery to HArmonize smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WD - IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Planning and Management Tool for Mitigating the Impact of Spatially Correlated Failures in Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design of Reliable Communication Networks (DRCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thompson Sampling Approach to Channel Exploration-Exploitation Problem in Multihop Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting physical things to a SmartCity-OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CoWPER - International IEEE SECON Workshop on Toward a city-wide pervasive environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Scheduling for Tag Access in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Development Environment for Semantically Interoperable Smart Cities Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI International Conference on Interoperability in IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMAC: High Adaptive MAC Protocol for Dense RFID reader-to-reader Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autoregressive estimator for overhead reduction in Substitution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP: Une solution de localisation passive et mono-ancre pour les réseaux de capteurs sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 16th CFIP &amp; 12th NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing Protocol for Peer-to-Peer Smart Grid Neighborhood Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking autonomous robots in passive docks with Infrared sensors and QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan Zeeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Geographic Routing Protocol for Virtual Power Plant Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic GReedy routing with ACO recovery strategy GRACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Now 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Routers' Controlled Mobility in Self-Deployable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Adaptive and Self-Adaptive Systems and Applications - ADAPTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Path Loss Estimation for Localization Using Large Aperture Array Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative Search Network for RSSI-based Target Localization in Unknown Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Applicability of a new Geographic Routing Protocol for Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6 International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards WSN-aided Navigation for Vehicles in Smart Cities: An Application Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IEEE Percom Workshop on Pervasive Systems for Smart Cities (PerCity 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using location services to autonomously drive flying mobile sinks in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing with Partial Position Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sensor Networks (SensorNets' 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on (mobile) wireless sensor network experimentation testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina Del Rey, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYcast: A Dynamic Transmission Delay Based Broadcast Protocol for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic and cognitive approach for IoT security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Challal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coverage for grid-based mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Performance evaluation of wireless ad hoc, sensor, &amp; ubiquitous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Smart City based on Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WiMobCity - International ACM MobiHoc Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve CSMA-based MAC protocol for dense RFID reader-to-reader Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS: Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, Sep 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Novel Distributed Coverage Techniques for Swarms of Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Wireless Sensor Networks within a City Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Hauswirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SWANSITY - International IEEE SECON Workshop on Self-Organizing Wireless Access Networks for Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Intermittently Connected VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobeCom 2014 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.155 - 161, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCV WebCam Applications in an Arduino-based Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPS-less on-demand mobile sink-assisted data collection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Paper at Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP / IEEE, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-SPIN: an Opportunistic Data Dissemination Protocol for Folk-enabled Information System in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Performance Analysis and Enhancement of Wireless Networks (PAEWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster-based and On-demand routing algorithm for Large-Scale Multi-hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hardware and Software Based Encryption for Secure Communication in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Simek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Telecommunications and Signal Processing (TSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Backoff algorithms in CSMA/CA based MAC for channel Reservation in RFID reader Networks through broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wimob -9th International Conference on Wireless and Mobile Computing, Networking and Communications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Adaptive HELLO Algorithm for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM/IEEE International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Multi-Flow Routing in Mobile Sensor Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Slepian-Wolf Coding Based Clustering Algorithm for Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Rate Allocation Algorithm for Slepian-Wolf Coding based Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Clustering for Wireless Sensor Network Lifetime Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC - Wireless Communications and Networking Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAL: a moving direction and destination location based routing algorithm for vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy Routing Recovery Using Controlled Mobility in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - The 12th International Conference on Ad Hoc Networks and Wireless - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Data Networking: a Natural Design for Data Collection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Amadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beacon-less mobility assisted energy efficient georouting in energy harvesting actuator and sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage multi-flots économe en énergie dans les réseaux de capteurs et actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Power Adaptation Based Energy Efficient Neighborhood Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2012, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Load-aware Geographic Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications - Wireless Networks Symposium -( IEEE ICC-WN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of FMIPv6, an Enhancement of MIPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pieterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of large scale WSN: from real neighbors to imaginary destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient k-anycast routing in multi-sink wireless networks with guaranteed delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering pour l'optimisation de la durée de vie des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Scheduling Policy for a Multi-flow Priority Queue with Multiple Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Multi-Root ONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - Internet of Things Enabling Technologies 2012 (WCNC - IOT-ET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of Large Scale Wireless Sensor Networks: From Real Neighbors to Imaginary Destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Model For Solar Energy Harvesting Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswald Jumira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries (Africomm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized pull-based information gathering in vehicular networks using GeoVanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Mobile Data Management (MDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Anti-Collision in Dense RFID Networks With Mobile Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Prediction Based Neighborhood Discovery in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileR : Multi-hop energy efficient localised mobile georouting in wireless sensor and actuator networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2011 : 3rd International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00612226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Family of Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scienti c Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHT-based distributed ALE engine in RFID Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Battery Level as Metric for Graph Planarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.58-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scientific Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Roziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.147-159, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Mobile Routing in Actuator and Sensor Networks with Connectivity preservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-Beacon Assisted Sensor Localization with Dynamic Beacon Mobility Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Mobile Ad-hoc and Sensor Systems (IEEE MASS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un protocole de routage géographique économe en énergie de bout en bout avec garantie de livraison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting dynamically neighbourhood table entry lifetime in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Wireless Communications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Deployment for Pervasive Data Gathering in Connectivity-Challenged Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Annual IEEE International Conference on Pervasive Computing and Communications (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.51-59, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2010.5466992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient QoS based selection of neighbors in QOLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Khadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on Sensor Networks (SN 2010) in conjunction with IEEE ICDCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-layer self-organizing structure for product management in stock-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th IEEE International Conference on e-Business Engineering (ICEBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Routing in Vehicular Ad hoc Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gongjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Wireless Ad hoc and Sensor Networking (WWASN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Tag Data Translation for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless VITAE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00388022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed delivery for geographical anycasting in wireless multi-sink sensor and sensor-actor networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. 28th Annual IEEE Conf. on Computer Communications (INFOCOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy geographic routing algorithms in a real environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Mobile Ad-hoc and Sensor Networks (MSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Wu Yi Mountain, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sensor Localization Scheme by Mobile Actors [Poster Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th ACM International Symposium on Mobile Ad Hoc Networking and Computing (MobiHoc 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New orleans, USA, United States. pp.339--340, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1530748.1530803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Sensor Self-Deployment with Coverage Guarantee in Complex Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.138-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector is an Energy effiCient Tree-based Optimized Routing protocol for wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Ad Hoc and Sensor Networks (MSN'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Wuhan, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Energy Efficient Geographic Path Discovery With Guaranteed Delivery in Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Wireless Networks with Position Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tejeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France. pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy-efficient Routing Protocol over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia H. Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of hello protocol parameters over a wireless network self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turnover based Adaptive HELLO Protocol for Mobile Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy Efficient Routing over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop "From Theory To Practice in Wireless Sensor Networks" (t2pWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Self-organization and Hierarchical Routing Protocols for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betânia Steffen Abdallah Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-hoc and Sensor Networks, Second International Conference, MSN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convergence in Self-stabilizing Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel and Distributed Systems (ICPADS 2006), 12-15 July 2006, Minneapolis, Minnesota, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Minneapolis, United States. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la sélection des MPR dans OLSR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Node Location in Clustered Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian INTernet Engineering Conference (AINTEC'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bangkok, Thailand. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Multi-Hop Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks &amp; Wireless (Ad hoc Now'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Cancun, Mexico. pp.192-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the MPR selection in OLSR and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Ad Hoc Networking Workshop (MedHocNet'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in self-organized multihop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Wireless ad hoc Networking (WWAN'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, United States. pp.909-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les réseaux ad hoc grandes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in large scale ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean ad hoc Networking Workshop (MedHocNet'04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Egreteau-Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2025 - 11th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-185, 2022, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WorldScientific, pp.284, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks - 4th International ICST Conference, ADHOCNETS 2012, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, pp.111, 2013, 978-3-642-36957-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et sécurité dans les grands réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, 28, pp.134, 2009, Numéro Spécial - Technique et science informatiques (TSI), 9782746224322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and state of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud, network and sensing in a Smart City, toward a cloud of meshed cooperative heterogeneous things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities in the Post-algorithmic Era Integrating Technologies, Platforms and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Objects as key elements for a Smart Cyber-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Cyber Physical Objects in the Future Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-26867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Cognitive Networks Technologies and Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Vegni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and performance evaluation of the next generation wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sabatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiming Chen; Shibo He; Youxian Sun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechargeable Sensor Networks: Technology, Theory, and Application Introducing Energy Harvesting to Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mitton and David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WorldScientific, pp.1-15, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Industrial Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vehbi Çağrı Güngör and Gerhard P. Hancke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Wireless Sensor Networks: Applications, Protocols, and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALVARY Gaëlle, DELOT Thierry, SÈDES Florence, TIGLI Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Middleware : Concepts and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bolic, D. Simplot-Ryl, and I. Stojmenovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID Systems : Research Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Based Routing in Wireless Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Nikoletseas and J. D.P. Rolim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Distributed Computing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de voisinage et contrôle de topologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation mono-ancre à réseau d'antennes dans un réseau informatique sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1552747. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de communication au sein d'une grappe de profondeur dynamique de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0003. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'adhésion à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0001WO. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'affiliation à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0002. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO : Routing Over Multiple Technologies with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control co-design and resource allocation in edge computing and dynamic networks (Tutorial Session Proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives - Session 3. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaine 2 : des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaines 1 et 3 : un recensement de villes intelligentes et de services numériques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 2 - Contributions aux activités de fin de semaines 1 et 3 : Applications numériques au service de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives Session 2. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithm to Improve Coverage for Mobile Swarms of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances - Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : SensLAB/FIT ‐ Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two demos using SensLAB: Very Large Scale Open WSN Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale geolocalization and routing experimentation with the SensLAB testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTO-ORGANISATION DES RESEAUX SANS FIL MULTI-SAUTS A GRANDE ECHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. INSA de Lyon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET DES OBJETS, AUTO-ORGANISATION ET PASSAGE À L'ÉCHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Lille 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId626"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Slimene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chriki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3603250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06487-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04459157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Saleem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/IXIP2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Militano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arteaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toffetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15020055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03205794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Foubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Staddon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165426v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stanulovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mezei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdose Saeik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Avgeris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Spatharakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Dechouniotis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12010013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Athanasopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leivadeas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00864-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mezghani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11010037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00789-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Das" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0609-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nassar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rekik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Chtourou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2018.090148" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morabito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17102370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne S. V. Medeiros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2708705" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0145-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2506599" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atieh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.12.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321666v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0521-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vandaele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.03.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2014.2349111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732269.2732278" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schiele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Soldatos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627692.2627704" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.180" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda Elhafsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.674129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puliafito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Trivedi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-247" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-212" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.267" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2011-0126" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-009-0105-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001173v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koteich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Wolhuter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Chaabi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Habib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055785v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263522v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04817572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcdonnell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524617v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570266v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingying Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659299v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345289v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Hameed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Violos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216768v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141833v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145329v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gr&#252;nblatt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479242.3487321" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463167v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016015v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan O'Kennedy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570838v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344837v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122806v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375707v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranvera Korto&#231;i" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Francesco" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677687v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Seddik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798550v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Pinto Neto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3213299.3213305" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866809v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704705v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826642v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134838" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465396v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524382v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572088v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465395v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanda&#235;le" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Herrmann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496997v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513187v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465393v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Wu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587593v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bardol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laporte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516694v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ruggeri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372697v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Mazumder" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289487v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual-P&#233;rez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Vyas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias M. Campista" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814942" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300335v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Guzzo Bonifacio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249135v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Maskooki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288077v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter Meijers" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269633v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355002v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254982v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309638v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Roukounaki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183287v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fiorenza" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115968v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170127v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174852v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204944v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169713v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139120v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139403v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147332v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Quilez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Zeeman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136305v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960023v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hauspie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pizzi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057738v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Guzzo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daragon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulnambi Nandagoban" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988776v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927712v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923611v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058259v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912768v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920752v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121280v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653489" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004489v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906204v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863955v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969117v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985946v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Compagnone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025938v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036800" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987081v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hauswirth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074486v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828516v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818140v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772217v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850899v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Botta" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850240v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850350v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping He" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767690v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869426v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihang Shu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869440v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Huang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781202v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830374v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862236v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Amadeo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740368v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Jumira" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716285v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658270v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740373v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pieterse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686691v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700313v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689622v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658261v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauvre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599120v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634290v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609350v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587873v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599107v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599127v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598976v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_19" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612226v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599128v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599117v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504715v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gongjun" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472651v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schmidt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504964v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544913v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryl" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388022v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384046v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443964v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Lukic" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544947v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1530748.1530803" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384032v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176963v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia H. Elhafsi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384015v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tejeda" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383999v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383993v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#226;nia Steffen Abdallah Goncalves" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383720v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600307v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383821v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383809v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383728v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383714v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600337v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927526v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831594v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831633v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257162v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145389v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149044v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sabatino" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00021-3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967494v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927535v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788629v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599555v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600342v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600341v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266734v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266731v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266725v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266721v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106247v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538160v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Dechouniotis" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736139v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529374v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529348v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552430v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552432v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850924v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507269" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740371v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Marcel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600284v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599147v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599149v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06487-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Slimene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chriki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3603250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04459157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Saleem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/IXIP2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Militano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arteaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toffetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15020055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Staddon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03205794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Foubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165426v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdose Saeik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Avgeris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Spatharakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Dechouniotis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stanulovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mezei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12010013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Athanasopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leivadeas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mezghani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11010037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00864-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00789-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto Neto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nassar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rekik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Chtourou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2018.090148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morabito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Das" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0609-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17102370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne S. V. Medeiros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2708705" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atieh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0145-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2506599" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321666v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0521-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vandaele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.03.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732269.2732278" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schiele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Soldatos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627692.2627704" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2014.2349111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.180" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda Elhafsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.674129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puliafito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Trivedi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-247" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-212" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.267" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2011-0126" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-009-0105-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Chaabi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946021v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Habib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239453v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04817572v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koteich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Wolhuter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001173v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcdonnell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingying Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659299v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Hameed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Violos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gr&#252;nblatt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479242.3487321" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016015v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463167v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan O'Kennedy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570838v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122806v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375707v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranvera Korto&#231;i" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Francesco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344837v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Seddik" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798550v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Pinto Neto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3213299.3213305" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744647v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704705v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773861v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785425v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572088v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611062v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134838" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Herrmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465395v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanda&#235;le" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496997v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465393v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Wu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bardol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laporte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516694v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482721v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ruggeri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370710v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias M. Campista" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814942" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371423v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289487v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual-P&#233;rez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Vyas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288077v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter Meijers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Guzzo Bonifacio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249135v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Maskooki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212900v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Mazumder" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269633v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254982v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355002v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309638v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Roukounaki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372697v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204944v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170127v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174852v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139120v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Quilez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Zeeman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139403v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183287v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fiorenza" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115968v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923611v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058259v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912768v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hauspie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988776v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927712v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863955v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121280v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653489" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004489v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969117v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906204v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987081v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hauswirth" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036800" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985946v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Compagnone" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074486v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960023v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959921v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pizzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057738v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Guzzo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daragon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulnambi Nandagoban" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850899v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Botta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850240v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850350v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping He" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772217v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihang Shu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869440v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Huang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830374v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862236v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Amadeo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828516v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818140v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716285v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658270v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740373v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pieterse" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686691v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689622v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700313v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658261v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauvre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740368v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Jumira" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599107v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599127v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598976v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_19" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612226v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587873v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599128v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599117v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634290v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609350v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472651v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553264v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504964v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schmidt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504715v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gongjun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388022v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384046v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443964v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Lukic" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544947v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryl" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1530748.1530803" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384032v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384015v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tejeda" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176963v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia H. Elhafsi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383999v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383993v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#226;nia Steffen Abdallah Goncalves" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600307v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383821v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383809v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383728v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383720v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600337v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383714v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927526v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831594v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831633v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257162v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145389v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149044v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sabatino" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00021-3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967494v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927535v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788629v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599555v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600342v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600341v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266734v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266731v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266721v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266725v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106247v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538160v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Dechouniotis" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736139v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529374v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529348v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552430v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552432v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850924v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507269" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740371v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Marcel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600284v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599147v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599149v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>