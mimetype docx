--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Mitton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR Inria Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROAD-AI : un projet au service de l’amélioration de la résilience des infrastructures et réseaux de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Orcési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing wireless sensor networks deployment with coverage and connectivity requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 346, pp.1997 - 2008. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment. Innovate. Transform. The future of digital infrastructure starts with SLICES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Survey of Authentication Schemes Suitable for the Audit of V2X Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.18304-18324. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3603250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive HELLO Protocol for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Perspectives on the Audit of Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.81623-81645. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuzDeMa: A portable Fuzzy-based Decision-Making tool for reliable communication in Wireless Underground Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.419-433. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52953/IXIP2995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cloud-to-Edge-to-IoT Continuum as an Enabler for Search and Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Toffetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment marchent votre réseau wifi et vos appareils connectés – et pourquoi ils sont vulnérables aux attaques informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resource management survey for mission critical and time critical applications in multi access edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 2 (2021), Issue 2., 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs multitechnologies pour surveiller les champs : les épouvantails 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack Categorisation for IoT Applications in Critical Infrastructures, a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.7228. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11167228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODENT: a flexible TOPSIS based routing protocol for multi-technology devices in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165426v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Offloading in Edge and Cloud Computing: A Survey on Mathematical, Artificial Intelligence and Control Theory Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdose Saeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Avgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Spatharakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing with Face Traversal and Auctions Algorithms for Task Allocation in WSRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Wireless Radio Technologies: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Communication in UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (18), pp.5036. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20185036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing Resource Allocation for Dynamic Networks: The DRUID-NET Vision and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2191. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic multi-technology cooperative scheme and UAV relaying for network disaster recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11010037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Predictions Based Data Reduction Approach in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-020-00864-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the LoRa signal propagation in forest, urban, and suburban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elisa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00789-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Cooperative Positioning System for Vehicular Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thales Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Collaborative Wireless Weather Stations: A Helping Hand for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Instances QoS Routing In RPL: Application To Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18082472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACO: a geographic GReedy routing with an ACO-based void handling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2018.090148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEGIoT: a Lightweight Edge Gateway for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Disaster Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTOR: a network tool for mitigating the impactof spatially correlated failures in infrastructure networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (1), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0609-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative opportunistic alert diffusion to support infrastructure failure during disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Quasi-Shortest Paths: ρ-Geodesic Betweenness Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2017.2708705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic routing protocol for the deployment of virtual power plant within the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharging &amp;lt;i&amp;gt;vs&amp;lt;/i&amp;gt;. Replacing Sensor Nodes Using Mobile Robots for Network Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, 625-642 p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-016-0145-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Vehicular Ad Hoc Networks with Intermittent Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2015.2506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Wireless Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 17 no. 3 (3), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of the gateway for the Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0521-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose an experimentation platform for wireless sensor networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a smart city based on cloud of things, a survey on the smart city vision and paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS : Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.425-428. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/2732269.2732278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interoperable IoT Deployments in Smart Cities - How project VITAL enables smart, secure and cost- effective cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cloud of Things Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.44--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Data Services in Least Developed Countries: Benefits, Challenges and Feasibility Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627692.2627704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Molecular Communication and Networking: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèsar Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.198 - 207. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2014.2349111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Energy Efficient Multi-Tree-Based Optimized Routing Protocol for Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.17295-17319. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s121217295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing energy consumption in clustered wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scholarly Research Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocomb: Bounded-degree Localized Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1341-1354. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2012.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Delivery in $k$-Anycast Routing in Multi-Sink Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Energy Consumption through Mobility with Connectivity preservation in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2012.674129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cloud and sensors in a smart city environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.247. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on Internet of Things: convergence of sensing, networking, and web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Beacon Mobility Scheduling for Sensor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (8), pp.1439-1452. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2011.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Load Awareness in Position-based Wireless Ad Hoc Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Internet of things to the Internet of physical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (7), pp.669-674. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Séricola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Facilities for Experimental Internet of Things Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gluhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Krco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Pfisterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.58-67. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.6069710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RFID, c’est dangereux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoVanet: A Routing Protocol for Query Processing in Vehicular Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MIS-2011-0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00611747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Paroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Georouting with Guaranteed Delivery in Wireless Sensor Networks with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-009-0105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.161-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain based Audit System for Secure and Traceable Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2026 - IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Exploration via Flocking Coordination and Machine Learning-Driven Connectivity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Multi-Robot Exploration Approach With Connectivity Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - 21st Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy based approach for managing smart edge-enhanced IoT devices in mission-critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced authentication solution for infrastructureless vehicle environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of KNN, RNG and K-RNG for Inter-Robot Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Information Networking (ICOIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction in multi-hop collection of agriculture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mcdonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Dynamic Multicored Neighbors Discovery approach in BLE for Low Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delafaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.701-706, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Beacon Base Context Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset Collection of Multi-Communication Technologies Monitored in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approach for Mobility Context Classification using Radio Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS2023 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUBBLE: Energy Efficient BLE Neighborhood Discovery Leveraging Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Hoda Djidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmics of Wireless Networks, 19th International Symposium on Algorithmics of Wireless Networks (ALGOWIN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced C-V2X Mode 4 Resource Selection Scheme for CAV Platoons in a Multilane Highway Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCN 2023 - First International Conference on Future Communications and Networks: Communications and Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILOT Dataset: A Collection of Multi-Communication Technologies in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2023 - 8th Francophone Meeting on Protocol Design, Performance Evaluation and Communication Network Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chained estimation for data reduction-driven routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2023 - 19th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Data Reduction Technique in WVSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob 2022 - The 15th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner : Routage par Consensus Basé sur la Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner: Consensus-Based Routing Using Node Reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - The 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Technology and Route Selection in Multi-RAT Wireless Sensor Networks with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction and Frame Rate Adaptation in WVSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Regression approach for Throughput Estimation in an IoT Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings-2021: The 14th IEEE International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment générer des traces applicatives avec FIT IoT-LAB pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Experimental Platform for Ranging, Proximity and Contact Event Tracking using Ultra-Wide-Band and Bluetooth Low-Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT 2021 - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de Données pour une agriculture intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware Data Offloading for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight network interface selection for reliable communications in multi-technologies wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRCN 2021 - 17th International Conference on the Design of Reliable Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Similarity based Data Reduction Technique in Wireless Video Sensor Networks for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vehicle-to-Infrastructure Data Offloading Scheme for Vehicular Networks with QoS Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Reproducible Application Traces Generation for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Grünblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q2SWinet 2021 - 17th ACM Symposium on QoS and Security for Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479242.3487321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ad-Hoc Sensor Network for Vineyard Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Africa Telecommunication Networks and Applications Conference (SATNAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Spier, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Node Correlation Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2020 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New Delhi / Virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical evaluation of carrier sensing for a LoRa wildlife monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan O'Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d’interface de communication dans les réseaux de capteurs multi-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2020 - 5èmes Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assisted multi-technology rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient wireless sensor deployment at minimum cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2019 - 18th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denial-of-Sleep Attacks against IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Hinen Hedli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of cooperative communications to speed up disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies for Disaster Management (ICT-DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-tier Communication Scheme for Drone-assisted Disaster Recovery Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranvera Kortoçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Francesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2019 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa in a haystack: a study of the LoRa signal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2019 - 15th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Task Allocation based on Greedy-Face-Greedy Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Outage Probability to ALOHA MAC Layer Performance Analysis in Distributed WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead Reckoning Using Time Series Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João B Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiHoc 2018 - 4th ACM MobiHoc Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3213299.3213305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel Distributed MAC protocol for WSN-based wildlife monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2018 - 14th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-compliant Data Aggregation for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGY 2018 - The Eighth International Conference on Smart Grids, Green Communications and IT Energy-aware Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for the computation of individual trajectories of a fleet of robots under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous data reduction in WSN: Application to Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTOBJECTS 2018 - 4th Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de données différenciée pour les Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problem: Energy-and time-efficient dynamic drone path planning for post-disaster network servicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2018 - International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking smartphone performances for cooperative disaster alert diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware routing for real-time and reliable wireless sensor network based Smart Grid NAN communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartWorld 2017 - IEEE Smart World Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Alert Diffusion in Disaster Scenario -Stay Alive Longer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-instances QoS Efficient RPL for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2017 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, FL, United States. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134829.3134838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Design of a Virtualized Smart Car Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Filtering as a Service for Smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Large-scale Sensing, Mobility, and Monitoring with the FIT IoT-LAB Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction objectif pour un RPL adapté aux Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eficiência dos Caminhos Quase Mais Curtos em Redes Dinâmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality-based RSU Deployment Approach for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC-AHNS 2017 - IEEE International Conference on Communication 2017 Ad-Hoc and Sensor Networking Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Android Application for Opportunistic Alert Diffusion in Disaster Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion opportuniste d'alerte dans les scénarios de catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Virtualization as Enabling Technology for Future Smart Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Betweenness for Multipath Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a lightweight Edge Gateway-as-a-Service for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Interference Impact on the Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Vyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase matheuristic for the multi-robot routing problem under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of LoRa radio solution for PREDNET wildlife animal tracking project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pieter Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN 2016 - The 1st international conference on IoT and M2M wireless LPWA (Low Power Wide Area) technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of “relevant” data-sources in a Smart City environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SSC - 2nd International IEEE SMARTCOMP Workshop on Sensors and Smart Cities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Channel Exploration/Exploitation Based on a Thompson Sampling Approach in a Radio Cognitive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN - International Conference on Embedded Wireless Systems and Networks (dependability competition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Sensor Data Collection Using Data Mules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kauai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confident-based Adaptable Connected objects discovery to HArmonize smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WD - IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Planning and Management Tool for Mitigating the Impact of Spatially Correlated Failures in Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design of Reliable Communication Networks (DRCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thompson Sampling Approach to Channel Exploration-Exploitation Problem in Multihop Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting physical things to a SmartCity-OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CoWPER - International IEEE SECON Workshop on Toward a city-wide pervasive environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Scheduling for Tag Access in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Development Environment for Semantically Interoperable Smart Cities Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI International Conference on Interoperability in IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMAC: High Adaptive MAC Protocol for Dense RFID reader-to-reader Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autoregressive estimator for overhead reduction in Substitution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP: Une solution de localisation passive et mono-ancre pour les réseaux de capteurs sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 16th CFIP &amp; 12th NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing Protocol for Peer-to-Peer Smart Grid Neighborhood Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking autonomous robots in passive docks with Infrared sensors and QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan Zeeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Geographic Routing Protocol for Virtual Power Plant Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic GReedy routing with ACO recovery strategy GRACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Now 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Routers' Controlled Mobility in Self-Deployable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Adaptive and Self-Adaptive Systems and Applications - ADAPTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Path Loss Estimation for Localization Using Large Aperture Array Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative Search Network for RSSI-based Target Localization in Unknown Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Applicability of a new Geographic Routing Protocol for Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6 International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards WSN-aided Navigation for Vehicles in Smart Cities: An Application Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IEEE Percom Workshop on Pervasive Systems for Smart Cities (PerCity 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using location services to autonomously drive flying mobile sinks in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing with Partial Position Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sensor Networks (SensorNets' 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on (mobile) wireless sensor network experimentation testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina Del Rey, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYcast: A Dynamic Transmission Delay Based Broadcast Protocol for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic and cognitive approach for IoT security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Challal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coverage for grid-based mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Performance evaluation of wireless ad hoc, sensor, &amp; ubiquitous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Smart City based on Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WiMobCity - International ACM MobiHoc Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve CSMA-based MAC protocol for dense RFID reader-to-reader Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS: Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, Sep 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Novel Distributed Coverage Techniques for Swarms of Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Wireless Sensor Networks within a City Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Hauswirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SWANSITY - International IEEE SECON Workshop on Self-Organizing Wireless Access Networks for Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Intermittently Connected VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobeCom 2014 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.155 - 161, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCV WebCam Applications in an Arduino-based Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPS-less on-demand mobile sink-assisted data collection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Paper at Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP / IEEE, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-SPIN: an Opportunistic Data Dissemination Protocol for Folk-enabled Information System in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Performance Analysis and Enhancement of Wireless Networks (PAEWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster-based and On-demand routing algorithm for Large-Scale Multi-hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hardware and Software Based Encryption for Secure Communication in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Simek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Telecommunications and Signal Processing (TSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Backoff algorithms in CSMA/CA based MAC for channel Reservation in RFID reader Networks through broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wimob -9th International Conference on Wireless and Mobile Computing, Networking and Communications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Adaptive HELLO Algorithm for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM/IEEE International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Multi-Flow Routing in Mobile Sensor Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Slepian-Wolf Coding Based Clustering Algorithm for Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Rate Allocation Algorithm for Slepian-Wolf Coding based Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Clustering for Wireless Sensor Network Lifetime Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC - Wireless Communications and Networking Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAL: a moving direction and destination location based routing algorithm for vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy Routing Recovery Using Controlled Mobility in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - The 12th International Conference on Ad Hoc Networks and Wireless - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Data Networking: a Natural Design for Data Collection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Amadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beacon-less mobility assisted energy efficient georouting in energy harvesting actuator and sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage multi-flots économe en énergie dans les réseaux de capteurs et actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Power Adaptation Based Energy Efficient Neighborhood Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2012, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Load-aware Geographic Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications - Wireless Networks Symposium -( IEEE ICC-WN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of FMIPv6, an Enhancement of MIPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pieterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of large scale WSN: from real neighbors to imaginary destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient k-anycast routing in multi-sink wireless networks with guaranteed delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering pour l'optimisation de la durée de vie des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Scheduling Policy for a Multi-flow Priority Queue with Multiple Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Multi-Root ONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - Internet of Things Enabling Technologies 2012 (WCNC - IOT-ET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of Large Scale Wireless Sensor Networks: From Real Neighbors to Imaginary Destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Model For Solar Energy Harvesting Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswald Jumira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries (Africomm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized pull-based information gathering in vehicular networks using GeoVanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Mobile Data Management (MDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Anti-Collision in Dense RFID Networks With Mobile Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Prediction Based Neighborhood Discovery in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileR : Multi-hop energy efficient localised mobile georouting in wireless sensor and actuator networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2011 : 3rd International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00612226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Family of Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scienti c Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHT-based distributed ALE engine in RFID Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Battery Level as Metric for Graph Planarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.58-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scientific Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Roziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.147-159, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Mobile Routing in Actuator and Sensor Networks with Connectivity preservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-Beacon Assisted Sensor Localization with Dynamic Beacon Mobility Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Mobile Ad-hoc and Sensor Systems (IEEE MASS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un protocole de routage géographique économe en énergie de bout en bout avec garantie de livraison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting dynamically neighbourhood table entry lifetime in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Wireless Communications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Deployment for Pervasive Data Gathering in Connectivity-Challenged Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Annual IEEE International Conference on Pervasive Computing and Communications (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.51-59, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2010.5466992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient QoS based selection of neighbors in QOLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Khadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on Sensor Networks (SN 2010) in conjunction with IEEE ICDCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-layer self-organizing structure for product management in stock-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th IEEE International Conference on e-Business Engineering (ICEBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Routing in Vehicular Ad hoc Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gongjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Wireless Ad hoc and Sensor Networking (WWASN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Tag Data Translation for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless VITAE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00388022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed delivery for geographical anycasting in wireless multi-sink sensor and sensor-actor networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. 28th Annual IEEE Conf. on Computer Communications (INFOCOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy geographic routing algorithms in a real environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Mobile Ad-hoc and Sensor Networks (MSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Wu Yi Mountain, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sensor Localization Scheme by Mobile Actors [Poster Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th ACM International Symposium on Mobile Ad Hoc Networking and Computing (MobiHoc 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New orleans, USA, United States. pp.339--340, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1530748.1530803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Sensor Self-Deployment with Coverage Guarantee in Complex Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.138-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector is an Energy effiCient Tree-based Optimized Routing protocol for wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Ad Hoc and Sensor Networks (MSN'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Wuhan, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Energy Efficient Geographic Path Discovery With Guaranteed Delivery in Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Wireless Networks with Position Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tejeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France. pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy-efficient Routing Protocol over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia H. Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of hello protocol parameters over a wireless network self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turnover based Adaptive HELLO Protocol for Mobile Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy Efficient Routing over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop "From Theory To Practice in Wireless Sensor Networks" (t2pWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Self-organization and Hierarchical Routing Protocols for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betânia Steffen Abdallah Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-hoc and Sensor Networks, Second International Conference, MSN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convergence in Self-stabilizing Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel and Distributed Systems (ICPADS 2006), 12-15 July 2006, Minneapolis, Minnesota, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Minneapolis, United States. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la sélection des MPR dans OLSR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Node Location in Clustered Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian INTernet Engineering Conference (AINTEC'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bangkok, Thailand. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Multi-Hop Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks &amp; Wireless (Ad hoc Now'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Cancun, Mexico. pp.192-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the MPR selection in OLSR and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Ad Hoc Networking Workshop (MedHocNet'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in self-organized multihop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Wireless ad hoc Networking (WWAN'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, United States. pp.909-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les réseaux ad hoc grandes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in large scale ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean ad hoc Networking Workshop (MedHocNet'04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Egreteau-Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2025 - 11th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-185, 2022, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WorldScientific, pp.284, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks - 4th International ICST Conference, ADHOCNETS 2012, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, pp.111, 2013, 978-3-642-36957-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et sécurité dans les grands réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, 28, pp.134, 2009, Numéro Spécial - Technique et science informatiques (TSI), 9782746224322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and state of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud, network and sensing in a Smart City, toward a cloud of meshed cooperative heterogeneous things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities in the Post-algorithmic Era Integrating Technologies, Platforms and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Objects as key elements for a Smart Cyber-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Cyber Physical Objects in the Future Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-26867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Cognitive Networks Technologies and Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Vegni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and performance evaluation of the next generation wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sabatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiming Chen; Shibo He; Youxian Sun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechargeable Sensor Networks: Technology, Theory, and Application Introducing Energy Harvesting to Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mitton and David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WorldScientific, pp.1-15, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Industrial Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vehbi Çağrı Güngör and Gerhard P. Hancke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Wireless Sensor Networks: Applications, Protocols, and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALVARY Gaëlle, DELOT Thierry, SÈDES Florence, TIGLI Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Middleware : Concepts and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bolic, D. Simplot-Ryl, and I. Stojmenovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID Systems : Research Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Based Routing in Wireless Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Nikoletseas and J. D.P. Rolim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Distributed Computing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de voisinage et contrôle de topologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation mono-ancre à réseau d'antennes dans un réseau informatique sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1552747. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de communication au sein d'une grappe de profondeur dynamique de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0003. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'adhésion à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0001WO. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'affiliation à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0002. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO : Routing Over Multiple Technologies with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control co-design and resource allocation in edge computing and dynamic networks (Tutorial Session Proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives - Session 3. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaine 2 : des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaines 1 et 3 : un recensement de villes intelligentes et de services numériques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 2 - Contributions aux activités de fin de semaines 1 et 3 : Applications numériques au service de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives Session 2. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithm to Improve Coverage for Mobile Swarms of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances - Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : SensLAB/FIT ‐ Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two demos using SensLAB: Very Large Scale Open WSN Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale geolocalization and routing experimentation with the SensLAB testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTO-ORGANISATION DES RESEAUX SANS FIL MULTI-SAUTS A GRANDE ECHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. INSA de Lyon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET DES OBJETS, AUTO-ORGANISATION ET PASSAGE À L'ÉCHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Lille 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId626"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Mitton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR Inria Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROAD-AI : un projet au service de l’amélioration de la résilience des infrastructures et réseaux de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Biernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Orcési</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing wireless sensor networks deployment with coverage and connectivity requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 346, pp.1997 - 2008. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment. Innovate. Transform. The future of digital infrastructure starts with SLICES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Fortun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Survey of Authentication Schemes Suitable for the Audit of V2X Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), pp.18304-18324. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3603250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive HELLO Protocol for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and Perspectives on the Audit of Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.81623-81645. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3301182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FuzDeMa: A portable Fuzzy-based Decision-Making tool for reliable communication in Wireless Underground Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Förster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.419-433. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52953/IXIP2995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cloud-to-Edge-to-IoT Continuum as an Enabler for Search and Rescue Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Toffetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs multitechnologies pour surveiller les champs : les épouvantails 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resource management survey for mission critical and time critical applications in multi access edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 2 (2021), Issue 2., 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment marchent votre réseau wifi et vos appareils connectés – et pourquoi ils sont vulnérables aux attaques informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack Categorisation for IoT Applications in Critical Infrastructures, a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.7228. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11167228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RODENT: a flexible TOPSIS based routing protocol for multi-technology devices in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITU Journal on Future and Evolving Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165426v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing with Face Traversal and Auctions Algorithms for Task Allocation in WSRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Offloading in Edge and Cloud Computing: A Survey on Mathematical, Artificial Intelligence and Control Theory Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdose Saeik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Avgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Spatharakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Range Wireless Radio Technologies: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi12010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Communication in UAV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (18), pp.5036. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20185036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Computing Resource Allocation for Dynamic Networks: The DRUID-NET Vision and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2191. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Predictions Based Data Reduction Approach in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-020-00864-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic multi-technology cooperative scheme and UAV relaying for network disaster recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11010037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the LoRa signal propagation in forest, urban, and suburban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elisa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando C Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00789-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Cooperative Positioning System for Vehicular Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thales Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Collaborative Wireless Weather Stations: A Helping Hand for Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 119, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Instances QoS Routing In RPL: Application To Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Berthomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18082472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RFID readers anticollision protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2018.2828094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACO: a geographic GReedy routing with an ACO-based void handling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2018.090148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Disaster Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEGIoT: a Lightweight Edge Gateway for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTOR: a network tool for mitigating the impactof spatially correlated failures in infrastructure networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (1), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-017-0609-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative opportunistic alert diffusion to support infrastructure failure during disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17102370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Quasi-Shortest Paths: ρ-Geodesic Betweenness Centrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSE.2017.2708705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharging &amp;lt;i&amp;gt;vs&amp;lt;/i&amp;gt;. Replacing Sensor Nodes Using Mobile Robots for Network Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Militano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, 625-642 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-016-0145-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic routing protocol for the deployment of virtual power plant within the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Atieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Vehicular Ad Hoc Networks with Intermittent Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PP (99), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2015.2506599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Reader Anticollision Protocols for Dense and Mobile Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics5040084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Wireless Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 17 no. 3 (3), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of the gateway for the Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-016-0521-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321666v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose an experimentation platform for wireless sensor networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a smart city based on cloud of things, a survey on the smart city vision and paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS : Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.425-428. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/2732269.2732278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interoperable IoT Deployments in Smart Cities - How project VITAL enables smart, secure and cost- effective cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cloud of Things Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.44--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Data Services in Least Developed Countries: Benefits, Challenges and Feasibility Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.52-63. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627692.2627704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Molecular Communication and Networking: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cèsar Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.198 - 207. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2014.2349111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Energy Efficient Multi-Tree-Based Optimized Routing Protocol for Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.17295-17319. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s121217295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing energy consumption in clustered wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scholarly Research Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypocomb: Bounded-degree Localized Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (7), pp.1341-1354. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2012.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Delivery in $k$-Anycast Routing in Multi-Sink Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising Energy Consumption through Mobility with Connectivity preservation in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2012.674129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cloud and sensors in a smart city environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.247. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on Internet of Things: convergence of sensing, networking, and web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symeon Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishor Trivedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (1), pp.212. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2012-212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Load Awareness in Position-based Wireless Ad Hoc Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Beacon Mobility Scheduling for Sensor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (8), pp.1439-1452. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2011.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Internet of things to the Internet of physical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l’Académie des sciences. Série B, Sciences physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (7), pp.669-674. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Séricola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Facilities for Experimental Internet of Things Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gluhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Krco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Pfisterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.58-67. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2011.6069710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RFID, c’est dangereux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoVanet: A Routing Protocol for Query Processing in Vehicular Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MIS-2011-0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00611747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Paroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Georouting with Guaranteed Delivery in Wireless Sensor Networks with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10776-009-0105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.161-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (187)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée de sélection de noeuds appliquée à la surveillance photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aljamous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2026 - 11èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain based Audit System for Secure and Traceable Vehicle-to-Everything Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2026 - IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomisation des adresses MAC en BLE: Comportements d'annonce modernes et défis de comptage de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Bouroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Multi-Robot Exploration Approach With Connectivity Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS-IoT 2025 - 21st Annual International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Exploration via Flocking Coordination and Machine Learning-Driven Connectivity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy based approach for managing smart edge-enhanced IoT devices in mission-critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced authentication solution for infrastructureless vehicle environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Slimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of KNN, RNG and K-RNG for Inter-Robot Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakech (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Information Networking (ICOIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Context Aware Routing Protocol in DTN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction in multi-hop collection of agriculture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mcdonnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Selected Topics in Wireless and Mobile computing (STWiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Dynamic Multicored Neighbors Discovery approach in BLE for Low Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delafaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.701-706, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset Collection of Multi-Communication Technologies Monitored in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Beacon Base Context Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approach for Mobility Context Classification using Radio Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS2023 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUBBLE: Energy Efficient BLE Neighborhood Discovery Leveraging Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Hoda Djidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Wohwe Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmics of Wireless Networks, 19th International Symposium on Algorithmics of Wireless Networks (ALGOWIN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced C-V2X Mode 4 Resource Selection Scheme for CAV Platoons in a Multilane Highway Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCN 2023 - First International Conference on Future Communications and Networks: Communications and Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILOT Dataset: A Collection of Multi-Communication Technologies in Different Mobility Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2023 - 8th Francophone Meeting on Protocol Design, Performance Evaluation and Communication Network Experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chained estimation for data reduction-driven routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2023 - 19th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Data Reduction Technique in WVSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob 2022 - The 15th International Workshop on Selected Topics in Wireless and Mobile computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner : Routage par Consensus Basé sur la Réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AODV-Miner: Consensus-Based Routing Using Node Reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2022 - The 18th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reduction and Frame Rate Adaptation in WVSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STWiMob'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Regression approach for Throughput Estimation in an IoT Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings-2021: The 14th IEEE International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Technology and Route Selection in Multi-RAT Wireless Sensor Networks with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment générer des traces applicatives avec FIT IoT-LAB pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Experimental Platform for Ranging, Proximity and Contact Event Tracking using Ultra-Wide-Band and Bluetooth Low-Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT 2021 - IEEE INFOCOM Workshop on Computer and Networking Experimental Research using Testbeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de Données pour une agriculture intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware Data Offloading for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight network interface selection for reliable communications in multi-technologies wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRCN 2021 - 17th International Conference on the Design of Reliable Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vehicle-to-Infrastructure Data Offloading Scheme for Vehicular Networks with QoS Provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasir Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2021 - 17th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Similarity based Data Reduction Technique in Wireless Video Sensor Networks for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Reproducible Application Traces Generation for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Grünblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroosa Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Violos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q2SWinet 2021 - 17th ACM Symposium on QoS and Security for Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479242.3487321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ad-Hoc Sensor Network for Vineyard Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Africa Telecommunication Networks and Applications Conference (SATNAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Spier, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA 2020 - 34th International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Node Correlation Based Data Reduction in WSN for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2020 - IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, New Delhi / Virtual, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical evaluation of carrier sensing for a LoRa wildlife monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan O'Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection d’interface de communication dans les réseaux de capteurs multi-technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2020 - 5èmes Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient wireless sensor deployment at minimum cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Puglia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2019 - 18th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assisted multi-technology rescue operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denial-of-Sleep Attacks against IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Hinen Hedli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of cooperative communications to speed up disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies for Disaster Management (ICT-DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa in a haystack: a study of the LoRa signal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2019 - 15th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-tier Communication Scheme for Drone-assisted Disaster Recovery Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranvera Kortoçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Francesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2019 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Task Allocation based on Greedy-Face-Greedy Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stanulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mezei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications Forum (TELFOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel Distributed MAC protocol for WSN-based wildlife monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2018 - 14th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Outage Probability to ALOHA MAC Layer Performance Analysis in Distributed WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead Reckoning Using Time Series Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João B Pinto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Henrique Maciel Kosmalski Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiHoc 2018 - 4th ACM MobiHoc Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3213299.3213305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACAR: Distributed & Adaptable Crosslayer Anticollision and Routing protocol for RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St Malo, France. pp.226-238, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-compliant Data Aggregation for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGY 2018 - The Eighth International Conference on Smart Grids, Green Communications and IT Energy-aware Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision plus durable et fiable de la ville intelligente grâce à la RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2018 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous data reduction in WSN: Application to Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTOBJECTS 2018 - 4th Workshop on Experiences with the Design and Implementation of Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de données différenciée pour les Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for the computation of individual trajectories of a fleet of robots under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problem: Energy-and time-efficient dynamic drone path planning for post-disaster network servicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODS 2018 - International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking smartphone performances for cooperative disaster alert diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2018 - 17th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Fuzzy Logic for data priority aware collection in RFID sensing wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-instances QoS Efficient RPL for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2017 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, FL, United States. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134829.3134838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware routing for real-time and reliable wireless sensor network based Smart Grid NAN communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartWorld 2017 - IEEE Smart World Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Alert Diffusion in Disaster Scenario -Stay Alive Longer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Design of a Virtualized Smart Car Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Anticollision in Dense Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2017 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Large-scale Sensing, Mobility, and Monitoring with the FIT IoT-LAB Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2017 - International conference on embedded wireless systems and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Uppsala Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Filtering as a Service for Smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction objectif pour un RPL adapté aux Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eficiência dos Caminhos Quase Mais Curtos em Redes Dinâmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias Mitre Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Computer Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Gathering Solutions for Dense RFID Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIC 2017 - 14th International Conference on Ubiquitous Intelligence and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centrality-based RSU Deployment Approach for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC-AHNS 2017 - IEEE International Conference on Communication 2017 Ad-Hoc and Sensor Networking Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion opportuniste d'alerte dans les scénarios de catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Virtualization as Enabling Technology for Future Smart Cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Android Application for Opportunistic Alert Diffusion in Disaster Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2017 - The 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Cloud Robotics as a Service with OCCIware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Congress on Internet of Things, IEEE ICIOT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawaii, United States. pp.50 - 57, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEE.ICIOT.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'anticollision de lecteurs RFID pour des déploiements denses et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2017- 2ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Betweenness for Multipath Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne S. V. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Elias M. Campista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2016 - Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2016.7814942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a lightweight Edge Gateway-as-a-Service for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Interference Impact on the Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Vyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase matheuristic for the multi-robot routing problem under connectivity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mobile Sensor Data Collection Using Data Mules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kauai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of “relevant” data-sources in a Smart City environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SSC - 2nd International IEEE SMARTCOMP Workshop on Sensors and Smart Cities </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition: Channel Exploration/Exploitation Based on a Thompson Sampling Approach in a Radio Cognitive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN - International Conference on Embedded Wireless Systems and Networks (dependability competition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of LoRa radio solution for PREDNET wildlife animal tracking project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pieter Meijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN 2016 - The 1st international conference on IoT and M2M wireless LPWA (Low Power Wide Area) technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confident-based Adaptable Connected objects discovery to HArmonize smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WD - IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Efficient & Fair Anticollision for RFID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2016 - IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thompson Sampling Approach to Channel Exploration-Exploitation Problem in Multihop Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Planning and Management Tool for Mitigating the Impact of Spatially Correlated Failures in Infrastructure Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design of Reliable Communication Networks (DRCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting physical things to a SmartCity-OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CoWPER - International IEEE SECON Workshop on Toward a city-wide pervasive environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Scheduling for Tag Access in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunabha Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoF 2016 - 7th International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Development Environment for Semantically Interoperable Smart Cities Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Roukounaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI International Conference on Interoperability in IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMAC: High Adaptive MAC Protocol for Dense RFID reader-to-reader Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25067-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autoregressive estimator for overhead reduction in Substitution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP: Une solution de localisation passive et mono-ancre pour les réseaux de capteurs sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 16th CFIP &amp; 12th NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing Protocol for Peer-to-Peer Smart Grid Neighborhood Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docking autonomous robots in passive docks with Infrared sensors and QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan Zeeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Geographic Routing Protocol for Virtual Power Plant Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 IEEE International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic GReedy routing with ACO recovery strategy GRACO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Now 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Routers' Controlled Mobility in Self-Deployable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Adaptive and Self-Adaptive Systems and Applications - ADAPTIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Applicability of a new Geographic Routing Protocol for Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6 International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative Search Network for RSSI-based Target Localization in Unknown Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Guzzo Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fiorenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAI, Sep 2015, San Remo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Path Loss Estimation for Localization Using Large Aperture Array Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of City Bikes to Make the City Even Smarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSC - International SMARTCOMP Workshop on Sensors and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYcast: A Dynamic Transmission Delay Based Broadcast Protocol for Vehicular Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on (mobile) wireless sensor network experimentation testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marina Del Rey, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards WSN-aided Navigation for Vehicles in Smart Cities: An Application Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IEEE Percom Workshop on Pervasive Systems for Smart Cities (PerCity 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using location services to autonomously drive flying mobile sinks in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Routing with Partial Position Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sensor Networks (SensorNets' 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Novel Distributed Coverage Techniques for Swarms of Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coverage for grid-based mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Performance evaluation of wireless ad hoc, sensor, &amp; ubiquitous networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montreal, Canada. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2653481.2653489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Smart City based on Cloud of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WiMobCity - International ACM MobiHoc Workshop on Wireless and Mobile Technologies for Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folk-IS: Opportunistic Data Services in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Kloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zhejiang University, Sep 2014, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic and cognitive approach for IoT security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Challal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Iera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve CSMA-based MAC protocol for dense RFID reader-to-reader Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Wireless Sensor Networks within a City Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Soldatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Hauswirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SWANSITY - International IEEE SECON Workshop on Self-Organizing Wireless Access Networks for Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery Delay Analysis for Roadside Unit Deployment in Intermittently Connected VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobeCom 2014 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.155 - 161, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7036800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCV WebCam Applications in an Arduino-based Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Compagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Sensor, Actuator and Robot Networks (WiSARN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPS-less on-demand mobile sink-assisted data collection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Roberto Zema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ruggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Paper at Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP / IEEE, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Performance Analysis and Enhancement of Wireless Networks (PAEWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-SPIN: an Opportunistic Data Dissemination Protocol for Folk-enabled Information System in Least Developed Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ADHOC-NOW - 13th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster-based and On-demand routing algorithm for Large-Scale Multi-hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Hardware and Software Based Encryption for Secure Communication in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Simek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Telecommunications and Signal Processing (TSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Backoff algorithms in CSMA/CA based MAC for channel Reservation in RFID reader Networks through broadcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wimob -9th International Conference on Wireless and Mobile Computing, Networking and Communications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Adaptive HELLO Algorithm for Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th ACM/IEEE International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Multi-Flow Routing in Mobile Sensor Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WCNC - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Clustering for Wireless Sensor Network Lifetime Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC - Wireless Communications and Networking Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Slepian-Wolf Coding Based Clustering Algorithm for Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Rate Allocation Algorithm for Slepian-Wolf Coding based Data Aggregation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications and Signal Processing (WCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAL: a moving direction and destination location based routing algorithm for vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy Routing Recovery Using Controlled Mobility in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW - The 12th International Conference on Ad Hoc Networks and Wireless - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Data Networking: a Natural Design for Data Collection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Amadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Days (WD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beacon-less mobility assisted energy efficient georouting in energy harvesting actuator and sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage multi-flots économe en énergie dans les réseaux de capteurs et actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Power Adaptation Based Energy Efficient Neighborhood Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2012, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Load-aware Geographic Routing in Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiya Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications - Wireless Networks Symposium -( IEEE ICC-WN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Analysis of FMIPv6, an Enhancement of MIPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pieterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (AdHocNets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of large scale WSN: from real neighbors to imaginary destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient k-anycast routing in multi-sink wireless networks with guaranteed delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering pour l'optimisation de la durée de vie des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Scheduling Policy for a Multi-flow Priority Queue with Multiple Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Performance Evaluation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Multi-Root ONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference - Internet of Things Enabling Technologies 2012 (WCNC - IOT-ET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of Large Scale Wireless Sensor Networks: From Real Neighbors to Imaginary Destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Model For Solar Energy Harvesting Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswald Jumira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International IEEE EAI Conference on e‐Infrastructure and e‐Services for Developing Countries (Africomm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Family of Geometric Planar Graphs for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 30th IEEE International Conference on Computer Communications (IEEE INFOCOM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized pull-based information gathering in vehicular networks using GeoVanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ilarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Mobile Data Management (MDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader Anti-Collision in Dense RFID Networks With Mobile Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Prediction Based Neighborhood Discovery in Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileR : Multi-hop energy efficient localised mobile georouting in wireless sensor and actuator networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2011 : 3rd International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00612226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scienti c Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHT-based distributed ALE engine in RFID Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Quilez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scientific Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Roziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.147-159, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Battery Level as Metric for Graph Planarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Radak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.58-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Mobile Routing in Actuator and Sensor Networks with Connectivity preservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Padderborn, Germany. pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00634290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-Beacon Assisted Sensor Localization with Dynamic Beacon Mobility Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Mobile Ad-hoc and Sensor Systems (IEEE MASS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00609350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un protocole de routage géographique économe en énergie de bout en bout avec garantie de livraison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting dynamically neighbourhood table entry lifetime in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Wireless Communications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Deployment for Pervasive Data Gathering in Connectivity-Challenged Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Obraczka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Annual IEEE International Conference on Pervasive Computing and Communications (PERCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.51-59, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2010.5466992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-layer self-organizing structure for product management in stock-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Carneiro Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th IEEE International Conference on e-Business Engineering (ICEBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient QoS based selection of neighbors in QOLSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Khadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Workshop on Sensor Networks (SN 2010) in conjunction with IEEE ICDCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Routing in Vehicular Ad hoc Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gongjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Wireless Ad hoc and Sensor Networking (WWASN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Genoa, Italy. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Tag Data Translation for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless VITAE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00388022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed delivery for geographical anycasting in wireless multi-sink sensor and sensor-actor networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. 28th Annual IEEE Conf. on Computer Communications (INFOCOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy geographic routing algorithms in a real environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Lukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Mobile Ad-hoc and Sensor Networks (MSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Wu Yi Mountain, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sensor Localization Scheme by Mobile Actors [Poster Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th ACM International Symposium on Mobile Ad Hoc Networking and Computing (MobiHoc 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New orleans, USA, United States. pp.339--340, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1530748.1530803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Sensor Self-Deployment with Coverage Guarantee in Complex Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.138-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector is an Energy effiCient Tree-based Optimized Routing protocol for wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Stojmenovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Ad Hoc and Sensor Networks (MSN'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Wuhan, China. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Energy Efficient Geographic Path Discovery With Guaranteed Delivery in Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Wireless Networks with Position Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tejeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France. pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy-efficient Routing Protocol over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia H. Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of hello protocol parameters over a wireless network self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chania, Greece. pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turnover based Adaptive HELLO Protocol for Mobile Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost over Progress Based Energy Efficient Routing over Virtual Coordinates in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Hamouda Elhafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop "From Theory To Practice in Wireless Sensor Networks" (t2pWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Self-organization and Hierarchical Routing Protocols for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betânia Steffen Abdallah Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-hoc and Sensor Networks, Second International Conference, MSN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convergence in Self-stabilizing Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel and Distributed Systems (ICPADS 2006), 12-15 July 2006, Minneapolis, Minnesota, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Minneapolis, United States. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la sélection des MPR dans OLSR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Node Location in Clustered Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian INTernet Engineering Conference (AINTEC'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bangkok, Thailand. pp.112-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the MPR selection in OLSR and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Ad Hoc Networking Workshop (MedHocNet'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Broadcasting in Self-Organizing Multi-Hop Wireless Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks &amp; Wireless (Ad hoc Now'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Cancun, Mexico. pp.192-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in self-organized multihop wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Wireless ad hoc Networking (WWAN'05),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, United States. pp.909-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les réseaux ad hoc grandes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in large scale ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean ad hoc Networking Workshop (MedHocNet'04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Egreteau-Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2025 - 11th International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everlasting sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Toldov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Igual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédha Kassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie demain. Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-185, 2022, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability, safety and security in IoT : second international conference, InterIoT 2016 and third international conference, SaSeIoT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 190, pp.139, 2017, LNICST, LNICST, 978-3-319-52726-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WorldScientific, pp.284, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks - 4th International ICST Conference, ADHOCNETS 2012, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lorenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, pp.111, 2013, 978-3-642-36957-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et sécurité dans les grands réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, 28, pp.134, 2009, Numéro Spécial - Technique et science informatiques (TSI), 9782746224322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and state of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassadit Bouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud, network and sensing in a Smart City, toward a cloud of meshed cooperative heterogeneous things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities in the Post-algorithmic Era Integrating Technologies, Platforms and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Objects as key elements for a Smart Cyber-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Petrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Cyber Physical Objects in the Future Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-26867-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Cognitive Networks Technologies and Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Vegni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and performance evaluation of the next generation wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Maskooki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sabatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Computer Networks and Systems: Methodologies and Applications, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800887-4.00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaan Wolhuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiming Chen; Shibo He; Youxian Sun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechargeable Sensor Networks: Technology, Theory, and Application Introducing Energy Harvesting to Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mitton and David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor and Robot Networks From Topology Control to Communication Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WorldScientific, pp.1-15, 2014, 978-981-4551-33-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Industrial Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Erdelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vehbi Çağrı Güngör and Gerhard P. Hancke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Wireless Sensor Networks: Applications, Protocols, and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALVARY Gaëlle, DELOT Thierry, SÈDES Florence, TIGLI Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-Based Routing in Wireless Ad Hoc and Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Nikoletseas and J. D.P. Rolim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Distributed Computing in Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Middleware : Concepts and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bolic, D. Simplot-Ryl, and I. Stojmenovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID Systems : Research Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de voisinage et contrôle de topologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ingelrest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot-Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation (Collection Architecture, Applications, Service)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation mono-ancre à réseau d'antennes dans un réseau informatique sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1552747. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de communication au sein d'une grappe de profondeur dynamique de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0003. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'affiliation à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0002. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'adhésion à une grappe de dispositifs électroniques communiquant via un réseau sans fil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arulnambi Nandagoban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: TRX0001WO. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO : Routing Over Multiple Technologies with RODENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Foubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control co-design and resource allocation in edge computing and dynamic networks (Tutorial Session Proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Athanasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Dechouniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Leivadeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives - Session 3. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaine 2 : des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 1 - Contribution aux activités de fin de semaines 1 et 3 : un recensement de villes intelligentes et de services numériques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Villes Intelligentes : défis technologiques et sociétaux - Session 2 - Contributions aux activités de fin de semaines 1 et 3 : Applications numériques au service de la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Défis technologiques des villes intelligentes participatives Session 2. Contributions aux activités de fin de semaine 2 : Des vélos connectés pour de meilleures pistes cyclables et de nombreux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mariais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Algorithm to Improve Coverage for Mobile Swarms of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Loscrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiry Razafindralambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Network Topology on Wireless Sensor Networks Performances - Illustration with Geographic Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Hauspie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2507248.2507269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : SensLAB/FIT ‐ Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two demos using SensLAB: Very Large Scale Open WSN Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale geolocalization and routing experimentation with the SensLAB testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTO-ORGANISATION DES RESEAUX SANS FIL MULTI-SAUTS A GRANDE ECHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. INSA de Lyon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNET DES OBJETS, AUTO-ORGANISATION ET PASSAGE À L'ÉCHELLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Lille 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId631"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06487-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Slimene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chriki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3603250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04459157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Saleem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/IXIP2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Militano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arteaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toffetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15020055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Staddon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03205794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Foubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165426v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdose Saeik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Avgeris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Spatharakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Dechouniotis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108177" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stanulovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mezei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12010013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Athanasopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leivadeas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mezghani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11010037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00864-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00789-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto Neto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nassar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rekik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Chtourou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2018.090148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morabito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Das" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0609-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17102370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne S. V. Medeiros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2708705" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atieh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.12.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0145-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2506599" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321666v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0521-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vandaele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.03.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732269.2732278" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schiele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Soldatos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627692.2627704" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2014.2349111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.180" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda Elhafsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.674129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puliafito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Trivedi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-247" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-212" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.267" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2011-0126" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-009-0105-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557201v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Chaabi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946021v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Habib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239453v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04817572v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koteich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Wolhuter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001173v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcdonnell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingying Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659299v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Hameed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Violos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145329v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gr&#252;nblatt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479242.3487321" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016015v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463167v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan O'Kennedy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570838v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122806v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375707v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranvera Korto&#231;i" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Francesco" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344837v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Seddik" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798550v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Pinto Neto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3213299.3213305" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744647v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704705v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773861v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785425v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572088v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611062v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134838" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Herrmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465395v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanda&#235;le" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496997v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465393v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Wu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bardol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laporte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516694v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482721v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ruggeri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370710v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias M. Campista" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814942" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371423v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289487v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual-P&#233;rez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Vyas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288077v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter Meijers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Guzzo Bonifacio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249135v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Maskooki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212900v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Mazumder" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269633v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254982v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355002v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309638v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Roukounaki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372697v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204944v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170127v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174852v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139120v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Quilez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Zeeman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139403v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183287v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fiorenza" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115968v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923611v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058259v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912768v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hauspie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988776v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927712v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863955v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121280v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653489" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004489v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969117v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906204v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987081v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hauswirth" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036800" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985946v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Compagnone" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074486v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960023v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959921v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pizzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057738v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Guzzo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daragon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulnambi Nandagoban" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850899v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Botta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850240v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850350v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping He" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772217v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869426v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihang Shu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869440v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Huang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830374v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862236v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Amadeo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828516v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818140v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716285v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658270v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740373v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pieterse" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686691v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689622v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700313v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658261v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauvre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740368v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Jumira" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599107v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599127v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598976v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_19" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612226v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587873v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599128v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599117v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634290v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609350v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472651v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553264v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504964v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schmidt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504715v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gongjun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388022v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384046v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443964v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Lukic" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544947v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryl" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1530748.1530803" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384032v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384015v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tejeda" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176963v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia H. Elhafsi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383999v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383993v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#226;nia Steffen Abdallah Goncalves" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600307v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383821v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383809v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383728v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383720v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600337v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383714v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927526v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831594v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831633v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257162v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145389v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149044v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sabatino" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00021-3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967494v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927535v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788629v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599555v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600342v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600341v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266734v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266731v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266721v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266725v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106247v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538160v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Dechouniotis" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736139v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529374v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529348v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552430v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552432v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850924v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507269" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740371v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Marcel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600284v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599147v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599149v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Puglia Pugliese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guerriero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06487-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Slimene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chriki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Meddahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3603250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04459157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Saleem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3301182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F&#246;rster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52953/IXIP2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Militano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Arteaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Toffetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15020055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03205794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Foubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Staddon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165426v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stanulovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mezei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdose Saeik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Avgeris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Spatharakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Dechouniotis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12010013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Athanasopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Leivadeas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-020-00864-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mezghani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11010037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Ortiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Henrique Maciel Kosmalski Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00789-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto Neto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias Mitre Campista" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Nassar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthom&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubrulle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082472" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rivano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2018.2828094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rekik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Chtourou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2018.090148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691285v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morabito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Petrolo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.10.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Das" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0609-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17102370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne S. V. Medeiros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2708705" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0145-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Atieh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2015.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2506599" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5040084" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321666v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0521-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vandaele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.03.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ilarri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732269.2732278" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Schiele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Soldatos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627692.2627704" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2014.2349111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s121217295" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hauspie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simplot-Ryl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.180" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda Elhafsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.674129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Puliafito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Trivedi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-247" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2012-212" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.267" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gluhak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Krco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Pfisterer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6069710" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-2011-0126" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Hamouda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-009-0105-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aljamous" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Asmar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Habib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557201v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Bouroudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Chaabi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05263522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04817572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koteich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan Wolhuter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001173v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcdonnell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delafaite" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770476" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554003v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingying Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090609v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098170v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03787034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Hameed" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Violos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140370v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abadie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141833v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188360v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145329v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390693v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gr&#252;nblatt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479242.3487321" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347944v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016015v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan O'Kennedy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570838v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02060608v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin-Hinen Hedli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820402" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375707v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284062v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02152133v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranvera Korto&#231;i" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Francesco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344837v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01866809v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Toldov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677687v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Seddik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B Pinto Neto" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3213299.3213305" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819767v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_21" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744647v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784572v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785425v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826657v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134838" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524382v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572088v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanda&#235;le" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duquennoy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Herrmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496997v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521113v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465393v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Wu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516694v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482721v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ruggeri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bardol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laporte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522684v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE.ICIOT.2017.15" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515418v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370710v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Elias M. Campista" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2016.7814942" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371423v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289487v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual-P&#233;rez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Vyas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bo&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256730v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212900v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Mazumder" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300335v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Guzzo Bonifacio" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249135v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Maskooki" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288077v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter Meijers" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01269633v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351350v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355002v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254982v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309638v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Roukounaki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204944v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170127v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25067-0_7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174852v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169713v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139120v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147332v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Quilez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Zeeman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139403v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136305v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01118714v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115968v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183287v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fiorenza" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169710v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074478v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927712v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tong" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988776v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923611v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058259v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912768v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hauspie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920752v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121280v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2653481.2653489" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004489v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906204v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863955v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Riahi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969117v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987081v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hauswirth" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025938v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036800" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985946v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Compagnone" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074486v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pizzi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960023v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057738v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Guzzo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daragon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulnambi Nandagoban" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850899v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Botta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Simek" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850240v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850350v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping He" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772217v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767690v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869426v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihang Shu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869440v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Huang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781202v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830374v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862236v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Amadeo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828516v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818140v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716285v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658270v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740373v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pieterse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686691v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689622v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700313v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658261v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauvre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740368v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswald Jumira" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587873v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599107v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599127v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598976v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_19" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612226v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599128v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmidt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599117v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599120v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634290v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609350v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472651v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472656v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2010.5466992" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587849v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schmidt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504964v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Khadar" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504715v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gongjun" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388022v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384046v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443964v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Lukic" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544947v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryl" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1530748.1530803" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544913v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384032v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384015v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tejeda" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176963v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia H. Elhafsi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384004v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384009v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ingelrest" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383999v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383993v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#226;nia Steffen Abdallah Goncalves" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600307v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383821v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383728v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383809v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383720v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600337v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383714v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958130v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Igual" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647101v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927526v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831594v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831633v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431666v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257162v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145389v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Vegni" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149044v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sabatino" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800887-4.00021-3" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967494v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927535v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788629v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721702v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carle" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589813v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599555v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600342v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600341v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266734v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266731v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266725v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266721v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106247v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02538160v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Dechouniotis" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736139v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529374v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mariais" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529348v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552430v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552432v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831586v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850924v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507269" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740371v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Marcel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636847v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600284v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599147v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599149v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>