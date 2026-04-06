--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neospora caninum as delivery vehicle for anti-PD-L1 scFv-Fc: A novel approach for cancer immunotherapy</w:t>
+                <w:t xml:space="preserve">Acetaminophen, a new tool for the refinement of the experimental infection of toxoplasmosis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rivière</w:t>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muna Aljieli</w:t>
+                <w:t xml:space="preserve">Axel Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+                <w:t xml:space="preserve">Corinne Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boursin</w:t>
+                <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (2), pp.200968. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.22157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.200968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-06849-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194793v1</w:t>
+                <w:t xml:space="preserve">hal-05140895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracts of food and medicinal plants sold in Moroccan markets induce apoptosis-like in Toxoplasma gondii tachyzoites in vitro</w:t>
+                <w:t xml:space="preserve">Neospora caninum as delivery vehicle for anti-PD-L1 scFv-Fc: A novel approach for cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Elkoraichi</w:t>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Muna Aljieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Rais</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Daoudi</w:t>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.e02529. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.200968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2024.e02529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.200968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004719v1</w:t>
+                <w:t xml:space="preserve">hal-05194793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
               </w:r>
@@ -400,77 +400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
@@ -502,230 +502,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaminophen, a new tool for the refinement of the experimental infection of toxoplasmosis in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Extracts of food and medicinal plants sold in Moroccan markets induce apoptosis-like in Toxoplasma gondii tachyzoites in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Elkoraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Samira Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beaugé</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mérat</w:t>
+                <w:t xml:space="preserve">Fouad Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.22157. </w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.e02529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-06849-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2024.e02529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140895v1</w:t>
+                <w:t xml:space="preserve">hal-05004719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Cell Targeting by Toxoplasma gondii Displaying Functional Single-Chain Variable Fragment as a Novel Strategy; A Proof of Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna Aljieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kohli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.295-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -900,338 +900,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal administration of recombinant Neospora caninum secreting IL-15/IL-15Rα inhibits metastatic melanoma development in lung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccination of squirrel monkeys (Saimiri spp.) with nanoparticle based-Toxoplasma gondii antigens: new hope for captive susceptible species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Battistoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+                <w:t xml:space="preserve">Pauline Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Di Tommaso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ducournau</w:t>
+                <w:t xml:space="preserve">Vanessa Alerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lajoie</w:t>
+                <w:t xml:space="preserve">Benoît Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Popelin-Wedlarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-006683⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), pp.333-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144941v1</w:t>
+                <w:t xml:space="preserve">hal-04056324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination of squirrel monkeys (Saimiri spp.) with nanoparticle based-Toxoplasma gondii antigens: new hope for captive susceptible species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nasal administration of recombinant Neospora caninum secreting IL-15/IL-15Rα inhibits metastatic melanoma development in lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Popelin-Wedlarski</w:t>
+                <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (7), pp.333-346. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.e006683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2023.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-006683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056324v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neospora caninum glycosylphosphatidylinositols used as adjuvants modulate cellular immune responses induced in vitro by a nanoparticle-based vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,77 +1321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel calcium-dependent protein kinase 1 inhibitor potently prevents Toxoplasma gondii transmission to foetuses in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1436,412 +1436,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neospora caninum: a new class of biopharmaceuticals in the therapeutic arsenal against cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Nanoparticle-Based Nasal Vaccine Against Latent and Congenital Toxoplasmosis in Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+                <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herkt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2020-001242⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079434v1</w:t>
+                <w:t xml:space="preserve">hal-02955949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Roles of Neutrophils in Toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marbel Torres Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (12), pp.956-958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Nanoparticle-Based Nasal Vaccine Against Latent and Congenital Toxoplasmosis in Sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neospora caninum: a new class of biopharmaceuticals in the therapeutic arsenal against cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Herkt</w:t>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2020-001242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955949v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Envelope Glycoprotein of HIV-1 Clade B toward Higher Infectious Properties over the Course of the Epidemic</w:t>
               </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,64 +2108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,77 +2376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the protective efficacy of a ROP18 vaccine against chronic toxoplasmosis by nasal route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,51 +2506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antigen-specific response to &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; profilin, a TLR11/12 ligand, depends on its intrinsic adjuvant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (3), 38 p. </w:t>
@@ -2755,277 +2755,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (9), pp.3601-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00217-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389861v1</w:t>
+                <w:t xml:space="preserve">hal-02640045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.80-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/iai.00217-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640045v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of CD25+ cells during acute toxoplasmosis does not significantly increase mortality in Swiss OF1 mice</w:t>
               </w:r>
@@ -3050,64 +3050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107 (2), pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,77 +3158,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (48), pp.8838-8846. </w:t>
@@ -3425,51 +3425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile of the mosaic element BTMR1 in the genome of the bumble bee Bombus terrestris (Hymenoptera: Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mic1-3KO tachyzoite a live attenuated vaccine candidate against toxoplasmosis derived from a type I strain shows features of type II strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Dubremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 123 (2), pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,90 +3696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination against toxoplasmosis in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 162 (1), pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35, pp.1115-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,90 +3938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for a human Toxoplasma vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dt Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Chemistry Reviews - Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.ArtNo65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4184,51 +4184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral response during the course of hypodermosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (suppl.), pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4247,622 +4247,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of functional hypodermin A, a serine protease from Hypoderma lineatum (Diptera, Oestridae), in Schneider 2 cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fasciola hepatica cathepsin L-like proteases: biology, function, and potential in the development of first generation liver fluke vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 104, pp.33-39</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (11), pp.1173-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681467v1</w:t>
+                <w:t xml:space="preserve">hal-02680942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermin A, a new inhibitor of human complement for the prevention of xenogeneic hyperacute rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Régimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taboit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xenotransplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.267-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasciola hepatica cathepsin L-like proteases: biology, function, and potential in the development of first generation liver fluke vaccines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of functional hypodermin A, a serine protease from Hypoderma lineatum (Diptera, Oestridae), in Schneider 2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33 (11), pp.1173-1181</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 104, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680942v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dexamethasone on distribution and function of peripheral mononuclear blood cells in pneumonic calves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early hepatic immune response in rats infected with Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gardey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 87, pp.459-466</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671746v1</w:t>
+                <w:t xml:space="preserve">hal-02676863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hepatic immune response in rats infected with Fasciola hepatica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of dexamethasone on distribution and function of peripheral mononuclear blood cells in pneumonic calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Boulard</w:t>
+                <w:t xml:space="preserve">Bernadette Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chauvin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Gardey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33, pp.261-270</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.459-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676863v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermin A and inhibition of lymphocyte proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (11), pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4900,51 +4900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipodermosi bovina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4982,77 +4982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic effect of hypodermin A, a parasite protease, on bovine lymphocyte membrane antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5103,51 +5103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre l'hôte et le parasite au cours de l'hypodermose bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27 (4-5), pp.535-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5414,51 +5414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the parasite enzyme, hypodermin A, on bovine lymphocyte proliferation and interleukin-2 production via the prostaglandin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and gene expression of hypodermins A, B, C in larval stages of Hypoderma lineatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucila Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5782,51 +5782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept: antibacterial effect of cold plasmas against Staphylococcus aureus infection in a mouse model of acute wounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination des animaux de la faune sauvage dans les parcs zoologiques contre la toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque International du Consortium anti-Parasitaire et -Fongique (CaPF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5976,90 +5976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mucosal vaccine against toxoplasmosis for captive wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6110,64 +6110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6235,51 +6235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roucheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Wedlarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,64 +6360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6453,484 +6453,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; diminuent drastiquement la charge parasitaire dans un modèle de toxoplasmose murine aiguë</w:t>
+                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 comme nouvelle chimiothérapie anti-toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. édition du Club Toxo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Franco-Marocain de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793331v1</w:t>
+                <w:t xml:space="preserve">hal-02738709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
+                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; diminuent drastiquement la charge parasitaire dans un modèle de toxoplasmose murine aiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
+              <w:t xml:space="preserve">8. édition du Club Toxo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739722v1</w:t>
+                <w:t xml:space="preserve">hal-02793331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 comme nouvelle chimiothérapie anti-toxoplasmose</w:t>
+                <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Franco-Marocain de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. 88 p</w:t>
+              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738709v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2015, Seillac, France</w:t>
@@ -6972,90 +6972,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée recherche en Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes (UN). FRA., Nov 2015, Nantes, France</w:t>
@@ -7097,64 +7097,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted delivery of &amp;lt;em&amp;gt;Toxoplasma&amp;lt;/em&amp;gt; antigens to dendritic cells to promote the immunogenicity and the protective efficiency against toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di-Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,77 +7222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de CDPK1 à visée anti-apicomplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7360,64 +7360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7485,64 +7485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7593,77 +7593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t>
@@ -7718,64 +7718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'Ecole Doctorale - Santé, Sciences, Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7800,90 +7800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxo KO : un vaccin recombinant vivant pour la prévention de la toxoplasmose congénitale de la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Académie Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7908,51 +7908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards toxoplasma-free sheep by vaccination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxo and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Palerme, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7977,51 +7977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an attenuated Toxoplasma strain in sheep vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8059,51 +8059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mic1-3KO tachyzoïtes confer protection against T gondii challenge in mice and sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Bassuny Ismael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,51 +8309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral response during the course of hypodermosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8378,90 +8378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8493,217 +8493,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dexamethasone on mononuclear blood cells function and distribution in pneumonic calves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cloning and expression of a Fasciola hepatica legumain, an asparaginyl endopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Gardey</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Seillac, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764058v1</w:t>
+                <w:t xml:space="preserve">hal-02829323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and expression of a Fasciola hepatica legumain, an asparaginyl endopeptidase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of dexamethasone on mononuclear blood cells function and distribution in pneumonic calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Boulard</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Seillac, France. pp.45</w:t>
+              <w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829323v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of a recombinant hupodermin A in S2 Drosophila cells</w:t>
               </w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Seillac, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,51 +8797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8922,51 +8922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory mechanism of the hypodermin A on the T-cell proliferation by modulating PGE2 and IL-2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9017,51 +9017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on a common antigen in the family oestridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9131,103 +9131,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Bioproduction Locks for Neospora caninum in Immuno-Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Bioproduction Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon (Centre des Congrès), France</w:t>
@@ -9250,682 +9250,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
+                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">44. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse - RICAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954314v1</w:t>
+                <w:t xml:space="preserve">hal-04905619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Colloque d’Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL), “En route vers la Recherche de demain”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France. </w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954251v1</w:t>
+                <w:t xml:space="preserve">hal-04954314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües</w:t>
+                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse - RICAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">48e Colloque d’Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL), “En route vers la Recherche de demain”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905619v1</w:t>
+                <w:t xml:space="preserve">hal-04954251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of paracetamol treatment on the welfare and the pathophysiology of mice to toxoplasmosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact du traitement au paracétamol sur le bien-être et la physiopathologie des souris infectées par Toxoplasma gondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , PR-P03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477033v1</w:t>
+                <w:t xml:space="preserve">hal-03389758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du traitement au paracétamol sur le bien-être et la physiopathologie des souris infectées par Toxoplasma gondii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of paracetamol treatment on the welfare and the pathophysiology of mice to toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , PR-P03</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389758v1</w:t>
+                <w:t xml:space="preserve">hal-03477033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster 846 : Neospora caninum – an immunotherapeutic protozoan against solid cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10157,64 +10157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10269,51 +10269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of innate immune responses of antigen presenting cells from farm animals to a vaccine platform against neosporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,77 +10394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccin innovant contre la néosporose combinant les antigènes complets et des adjuvants glycolipidiques de &amp;lt;em&amp;gt;Neospora&amp;lt;/em&amp;gt; dans une plateforme nanoparticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10500,320 +10500,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift of the Envelope Glycoprotein of HIV-1 Clade B towards Higher Infectious Properties over the Course of the Epidemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goujard</w:t>
+                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting TgCDPK1 as new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; chemotherapeutic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIVR4P 2016 - HIV Research for Prevention 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chicago, United States. , 428 p., 2016</w:t>
+              <w:t xml:space="preserve">2. International ParaFrap Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ile des Embiez, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743468v1</w:t>
+                <w:t xml:space="preserve">hal-02741793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting TgCDPK1 as new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; chemotherapeutic treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+                <w:t xml:space="preserve">Drift of the Envelope Glycoprotein of HIV-1 Clade B towards Higher Infectious Properties over the Course of the Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Essat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International ParaFrap Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ile des Embiez, France. , 2016</w:t>
+              <w:t xml:space="preserve">HIVR4P 2016 - HIV Research for Prevention 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chicago, United States. , 428 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741793v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Akbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10864,90 +10864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Days of the Research Federation in Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2015</w:t>
@@ -10970,303 +10970,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating, type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conception, synthesis and evaluation of new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; agents designed to target CDPK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Immune Tolerance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">ITMO BMSV : “Frontiers of Chemical Biology: Investigating life with chemistry”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793970v1</w:t>
+                <w:t xml:space="preserve">hal-02793990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, synthesis and evaluation of new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; agents designed to target CDPK1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating, type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITMO BMSV : “Frontiers of Chemical Biology: Investigating life with chemistry”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">3. International Conference on Immune Tolerance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793990v1</w:t>
+                <w:t xml:space="preserve">hal-02793970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological responses induced by a &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; Rhoptry protein 18 (ROP18) antigen in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11336,51 +11336,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proteolytic Enzymes, Vols 1 And 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ème ed., Elsevier, 2013, 978-0-12-382220-8; 978-0-12-382219-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11414,51 +11414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of proteolytic enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2004, 0-12-079610-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11515,51 +11515,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A,B,C : sequences and gene expression in larval stages of Hypoderma lineatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Aljieli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.200968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elkoraichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Daoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06849-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13110975" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04056324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Popelin-Wedlarski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Laakmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;raut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbel Torres Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herkt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshu&#225; D. Acosta Paguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2019.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di-Tommaso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00217-15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.09.099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R956KGK7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Tasei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01051.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0FSPTBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dubremetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW18PQBM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dalton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dt Bout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Gu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malassagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taboit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Troalen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680942v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Neill" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stack" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walshe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698979v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolas-Gaulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lonneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lasneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roucheray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Wedlarski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Langendonck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouvreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807547v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mevelec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bassuny Ismael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astr&#233;e Monnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T. Schwarz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793990v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382219-2.00670-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06849-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Aljieli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.200968" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elkoraichi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Daoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13110975" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04056324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Popelin-Wedlarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Laakmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;raut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herkt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbel Torres Arias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshu&#225; D. Acosta Paguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2019.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di-Tommaso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00217-15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.09.099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R956KGK7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Tasei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01051.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0FSPTBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dubremetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW18PQBM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dalton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dt Bout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Gu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Neill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walshe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taboit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Troalen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698979v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolas-Gaulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lonneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lasneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roucheray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Wedlarski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Langendonck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouvreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807547v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mevelec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bassuny Ismael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astr&#233;e Monnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389758v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T. Schwarz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382219-2.00670-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>