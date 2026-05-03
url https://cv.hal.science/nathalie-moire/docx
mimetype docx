--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,645 +100,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaminophen, a new tool for the refinement of the experimental infection of toxoplasmosis in mice</w:t>
+                <w:t xml:space="preserve">Extracts of food and medicinal plants sold in Moroccan markets induce apoptosis-like in Toxoplasma gondii tachyzoites in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ismail Elkoraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Samira Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beaugé</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mérat</w:t>
+                <w:t xml:space="preserve">Fouad Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.22157. </w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.e02529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-06849-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2024.e02529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140895v1</w:t>
+                <w:t xml:space="preserve">hal-05004719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neospora caninum as delivery vehicle for anti-PD-L1 scFv-Fc: A novel approach for cancer immunotherapy</w:t>
+                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rivière</w:t>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muna Aljieli</w:t>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (2), pp.200968. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.200968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194793v1</w:t>
+                <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+                <w:t xml:space="preserve">Neospora caninum as delivery vehicle for anti-PD-L1 scFv-Fc: A novel approach for cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+                <w:t xml:space="preserve">Muna Aljieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Boursin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.200968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.200968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046705v1</w:t>
+                <w:t xml:space="preserve">hal-05194793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracts of food and medicinal plants sold in Moroccan markets induce apoptosis-like in Toxoplasma gondii tachyzoites in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetaminophen, a new tool for the refinement of the experimental infection of toxoplasmosis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Elkoraichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Axel Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Rais</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+                <w:t xml:space="preserve">Corinne Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Daoudi</w:t>
+                <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.e02529. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.22157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2024.e02529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-06849-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004719v1</w:t>
+                <w:t xml:space="preserve">hal-05140895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Cell Targeting by Toxoplasma gondii Displaying Functional Single-Chain Variable Fragment as a Novel Strategy; A Proof of Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna Aljieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (11), pp.975. </w:t>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guerriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kohli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.295-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -906,51 +906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination of squirrel monkeys (Saimiri spp.) with nanoparticle based-Toxoplasma gondii antigens: new hope for captive susceptible species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,77 +1053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasal administration of recombinant Neospora caninum secreting IL-15/IL-15Rα inhibits metastatic melanoma development in lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,680 +1168,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neospora caninum glycosylphosphatidylinositols used as adjuvants modulate cellular immune responses induced in vitro by a nanoparticle-based vaccine</w:t>
+                <w:t xml:space="preserve">A novel calcium-dependent protein kinase 1 inhibitor potently prevents Toxoplasma gondii transmission to foetuses in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schmidt</w:t>
+                <w:t xml:space="preserve">Firmin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-David Laakmann</w:t>
+                <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144, 8 p. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (14), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2021.155575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26144203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228936v1</w:t>
+                <w:t xml:space="preserve">hal-03439669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel calcium-dependent protein kinase 1 inhibitor potently prevents Toxoplasma gondii transmission to foetuses in mouse</w:t>
+                <w:t xml:space="preserve">Neospora caninum glycosylphosphatidylinositols used as adjuvants modulate cellular immune responses induced in vitro by a nanoparticle-based vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmin Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+                <w:t xml:space="preserve">Jörg Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Héraut</w:t>
+                <w:t xml:space="preserve">Jan-David Laakmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (14), 7 p. </w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26144203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2021.155575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439669v1</w:t>
+                <w:t xml:space="preserve">hal-03228936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Nanoparticle-Based Nasal Vaccine Against Latent and Congenital Toxoplasmosis in Sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Neospora caninum: a new class of biopharmaceuticals in the therapeutic arsenal against cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Herkt</w:t>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02183⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2020-001242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955949v1</w:t>
+                <w:t xml:space="preserve">hal-03079434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Roles of Neutrophils in Toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marbel Torres Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (12), pp.956-958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neospora caninum: a new class of biopharmaceuticals in the therapeutic arsenal against cancer</w:t>
+                <w:t xml:space="preserve">Effective Nanoparticle-Based Nasal Vaccine Against Latent and Congenital Toxoplasmosis in Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lantier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+                <w:t xml:space="preserve">Clément Herkt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), 15 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jitc-2020-001242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079434v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Envelope Glycoprotein of HIV-1 Clade B toward Higher Infectious Properties over the Course of the Epidemic</w:t>
               </w:r>
@@ -1974,77 +1974,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro cellular responses to Neospora caninum glycosylphosphatidylinositols depend on the host origin of antigen presenting cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshuá D. Acosta Paguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2108,64 +2108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Delivery of Toxoplasma gondii Antigens to Dendritic Cells Promote Immunogenicity and Protective Efficiency against Toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,77 +2376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the protective efficacy of a ROP18 vaccine against chronic toxoplasmosis by nasal route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,51 +2506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antigen-specific response to &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; profilin, a TLR11/12 ligand, depends on its intrinsic adjuvant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (3), 38 p. </w:t>
@@ -2755,277 +2755,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00217-15⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.80-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640045v1</w:t>
+                <w:t xml:space="preserve">hal-02389861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (9), pp.3601-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00217-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02389861v1</w:t>
+                <w:t xml:space="preserve">hal-02640045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of CD25+ cells during acute toxoplasmosis does not significantly increase mortality in Swiss OF1 mice</w:t>
               </w:r>
@@ -3050,64 +3050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107 (2), pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3126,350 +3126,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear importation of Mariner transposases among eukaryotes: motif requirements and homo-protein interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Hedhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.09.099⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648621v1</w:t>
+                <w:t xml:space="preserve">hal-01129541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear importation of Mariner transposases among eukaryotes: motif requirements and homo-protein interactions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabah Hedhili</w:t>
+                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Casteret</w:t>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (48), pp.8838-8846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.09.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129541v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile of the mosaic element BTMR1 in the genome of the bumble bee Bombus terrestris (Hymenoptera: Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,277 +3548,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mic1-3KO tachyzoite a live attenuated vaccine candidate against toxoplasmosis derived from a type I strain shows features of type II strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vaccination against toxoplasmosis in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dion</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">C Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162 (1), pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664325v1</w:t>
+                <w:t xml:space="preserve">hal-02665454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination against toxoplasmosis in farm animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mic1-3KO tachyzoite a live attenuated vaccine candidate against toxoplasmosis derived from a type I strain shows features of type II strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Dubremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (2), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665454v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multi-domain member of the cystatin superfamily expressed by Fasciola hepatica</w:t>
               </w:r>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35, pp.1115-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,90 +3938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for a human Toxoplasma vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dt Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Chemistry Reviews - Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.ArtNo65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4184,51 +4184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral response during the course of hypodermosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (suppl.), pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4247,277 +4247,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasciola hepatica cathepsin L-like proteases: biology, function, and potential in the development of first generation liver fluke vaccines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypodermin A, a new inhibitor of human complement for the prevention of xenogeneic hyperacute rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.O. Neill</w:t>
+                <w:t xml:space="preserve">B. Malassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Collins</w:t>
+                <w:t xml:space="preserve">Jean-Marc Régimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walshe</w:t>
+                <w:t xml:space="preserve">F. Taboit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33 (11), pp.1173-1181</w:t>
+              <w:t xml:space="preserve">Xenotransplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.267-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680942v1</w:t>
+                <w:t xml:space="preserve">hal-02678107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypodermin A, a new inhibitor of human complement for the prevention of xenogeneic hyperacute rejection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Régimbeau</w:t>
+                <w:t xml:space="preserve">Fasciola hepatica cathepsin L-like proteases: biology, function, and potential in the development of first generation liver fluke vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Taboit</w:t>
+                <w:t xml:space="preserve">S.O. Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Troalen</w:t>
+                <w:t xml:space="preserve">C. Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chéreau</w:t>
+                <w:t xml:space="preserve">A. Walshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenotransplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.267-277</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (11), pp.1173-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678107v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of functional hypodermin A, a serine protease from Hypoderma lineatum (Diptera, Oestridae), in Schneider 2 cells</w:t>
               </w:r>
@@ -4529,51 +4529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 104, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,467 +4592,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hepatic immune response in rats infected with Fasciola hepatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dexamethasone on distribution and function of peripheral mononuclear blood cells in pneumonic calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tliba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Bernadette Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Gardey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33, pp.261-270</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.459-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676863v1</w:t>
+                <w:t xml:space="preserve">hal-02671746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dexamethasone on distribution and function of peripheral mononuclear blood cells in pneumonic calves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Early hepatic immune response in rats infected with Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Roy</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gardey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 87, pp.459-466</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671746v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypodermin A and inhibition of lymphocyte proliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ipodermosi bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 14 (11), pp.455-457</w:t>
+              <w:t xml:space="preserve">Summa (Milan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (9), pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697126v1</w:t>
+                <w:t xml:space="preserve">hal-02698979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipodermosi bovina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hypodermin A and inhibition of lymphocyte proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summa (Milan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (9), pp.115-120</w:t>
+              <w:t xml:space="preserve">Parasitology Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14 (11), pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698979v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic effect of hypodermin A, a parasite protease, on bovine lymphocyte membrane antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5103,64 +5103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre l'hôte et le parasite au cours de l'hypodermose bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28 (sp.), pp.1849-1853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5198,64 +5198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sero-surveillance of hypodermosis in a herd under therapeutic control. Effect of a low level of infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,64 +5319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-reactive, stage-specific antigens in the Oestridae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27 (4-5), pp.535-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5414,51 +5414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the parasite enzyme, hypodermin A, on bovine lymphocyte proliferation and interleukin-2 production via the prostaglandin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and gene expression of hypodermins A, B, C in larval stages of Hypoderma lineatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucila Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5782,51 +5782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept: antibacterial effect of cold plasmas against Staphylococcus aureus infection in a mouse model of acute wounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination des animaux de la faune sauvage dans les parcs zoologiques contre la toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque International du Consortium anti-Parasitaire et -Fongique (CaPF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5989,77 +5989,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mucosal vaccine against toxoplasmosis for captive wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6097,90 +6097,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des imidazopyridazines ciblant la &amp;lt;em&amp;gt;Tg&amp;lt;/em&amp;gt;CDPK1 diminuent fortement l’infection par &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; dans un modèle murin de toxoplasmose congénitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France. pp.436</w:t>
@@ -6209,77 +6209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; : un espoir de vaccin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roucheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Wedlarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,77 +6360,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France. 31 p</w:t>
@@ -6453,484 +6453,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 comme nouvelle chimiothérapie anti-toxoplasmose</w:t>
+                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; diminuent drastiquement la charge parasitaire dans un modèle de toxoplasmose murine aiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Franco-Marocain de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. 88 p</w:t>
+              <w:t xml:space="preserve">8. édition du Club Toxo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738709v1</w:t>
+                <w:t xml:space="preserve">hal-02793331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; diminuent drastiquement la charge parasitaire dans un modèle de toxoplasmose murine aiguë</w:t>
+                <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. édition du Club Toxo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793331v1</w:t>
+                <w:t xml:space="preserve">hal-02739722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
+                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 comme nouvelle chimiothérapie anti-toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
+              <w:t xml:space="preserve">Congrès Franco-Marocain de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739722v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2015, Seillac, France</w:t>
@@ -6972,90 +6972,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée recherche en Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes (UN). FRA., Nov 2015, Nantes, France</w:t>
@@ -7078,277 +7078,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of &amp;lt;em&amp;gt;Toxoplasma&amp;lt;/em&amp;gt; antigens to dendritic cells to promote the immunogenicity and the protective efficiency against toxoplasmosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de CDPK1 à visée anti-apicomplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreau</w:t>
+                <w:t xml:space="preserve">M. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. édition du Club Toxo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792650v1</w:t>
+                <w:t xml:space="preserve">hal-02800737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de CDPK1 à visée anti-apicomplexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Targeted delivery of &amp;lt;em&amp;gt;Toxoplasma&amp;lt;/em&amp;gt; antigens to dendritic cells to promote the immunogenicity and the protective efficiency against toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di-Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pouvreau</w:t>
+                <w:t xml:space="preserve">A. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. édition du Club Toxo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800737v1</w:t>
+                <w:t xml:space="preserve">hal-02792650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthesis and evaluation of new Toxoplasma gondii inhibitors designed to target CDPK1</w:t>
               </w:r>
@@ -7360,64 +7360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7453,260 +7453,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+CD25+Foxp3+ Treg cells play an important role in the protection of Swiss OFl mice during acute Toxoplasmosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807547v1</w:t>
+                <w:t xml:space="preserve">hal-02810868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CD4+CD25+Foxp3+ Treg cells play an important role in the protection of Swiss OFl mice during acute Toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810868v1</w:t>
+                <w:t xml:space="preserve">hal-02807547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Immune Response during Toxoplasmosis</w:t>
               </w:r>
@@ -7718,64 +7718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'Ecole Doctorale - Santé, Sciences, Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7800,90 +7800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxo KO : un vaccin recombinant vivant pour la prévention de la toxoplasmose congénitale de la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Académie Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7908,51 +7908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards toxoplasma-free sheep by vaccination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxo and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Palerme, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7977,51 +7977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an attenuated Toxoplasma strain in sheep vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8059,90 +8059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mic1-3KO tachyzoïtes confer protection against T gondii challenge in mice and sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Bassuny Ismael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Toxoplasmosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Porticcio, France. pp.Inconnu</w:t>
@@ -8165,398 +8165,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of hypodermin A by negative ion exchange chromatography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
+              <w:t xml:space="preserve">5. Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828527v1</w:t>
+                <w:t xml:space="preserve">hal-02762234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral response during the course of hypodermosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolation of hypodermin A by negative ion exchange chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Q. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.X. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Jing Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Framework</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762234v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression of a Fasciola hepatica legumain, an asparaginyl endopeptidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8594,77 +8594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dexamethasone on mononuclear blood cells function and distribution in pneumonic calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Seillac, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,64 +8797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8922,51 +8922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory mechanism of the hypodermin A on the T-cell proliferation by modulating PGE2 and IL-2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9017,64 +9017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on a common antigen in the family oestridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improvements in the control methods for warble fly in farm livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Guilford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9131,103 +9131,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Bioproduction Locks for Neospora caninum in Immuno-Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Bioproduction Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon (Centre des Congrès), France</w:t>
@@ -9250,708 +9250,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües</w:t>
+                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse - RICAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905619v1</w:t>
+                <w:t xml:space="preserve">hal-04954314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">48e Colloque d’Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL), “En route vers la Recherche de demain”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954314v1</w:t>
+                <w:t xml:space="preserve">hal-04954251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
+                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Colloque d’Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL), “En route vers la Recherche de demain”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France. </w:t>
+              <w:t xml:space="preserve">44. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse - RICAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954251v1</w:t>
+                <w:t xml:space="preserve">hal-04905619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du traitement au paracétamol sur le bien-être et la physiopathologie des souris infectées par Toxoplasma gondii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of paracetamol treatment on the welfare and the pathophysiology of mice to toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cauty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , PR-P03</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389758v1</w:t>
+                <w:t xml:space="preserve">hal-03477033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of paracetamol treatment on the welfare and the pathophysiology of mice to toxoplasmosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du traitement au paracétamol sur le bien-être et la physiopathologie des souris infectées par Toxoplasma gondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cauty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , PR-P03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477033v1</w:t>
+                <w:t xml:space="preserve">hal-03389758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster 846 : Neospora caninum – an immunotherapeutic protozoan against solid cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di-Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,51 +10032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,90 +10144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes vaccinales anti-apicomplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France. , 2018</w:t>
@@ -10269,77 +10269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of innate immune responses of antigen presenting cells from farm animals to a vaccine platform against neosporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph T. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10394,90 +10394,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccin innovant contre la néosporose combinant les antigènes complets et des adjuvants glycolipidiques de &amp;lt;em&amp;gt;Neospora&amp;lt;/em&amp;gt; dans une plateforme nanoparticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t>
@@ -10500,320 +10500,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting TgCDPK1 as new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; chemotherapeutic treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+                <w:t xml:space="preserve">Drift of the Envelope Glycoprotein of HIV-1 Clade B towards Higher Infectious Properties over the Course of the Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Essat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International ParaFrap Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ile des Embiez, France. , 2016</w:t>
+              <w:t xml:space="preserve">HIVR4P 2016 - HIV Research for Prevention 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chicago, United States. , 428 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741793v1</w:t>
+                <w:t xml:space="preserve">hal-02743468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift of the Envelope Glycoprotein of HIV-1 Clade B towards Higher Infectious Properties over the Course of the Epidemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goujard</w:t>
+                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting TgCDPK1 as new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; chemotherapeutic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIVR4P 2016 - HIV Research for Prevention 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chicago, United States. , 428 p., 2016</w:t>
+              <w:t xml:space="preserve">2. International ParaFrap Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ile des Embiez, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743468v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Akbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10864,90 +10864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Days of the Research Federation in Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2015</w:t>
@@ -10970,303 +10970,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, synthesis and evaluation of new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; agents designed to target CDPK1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating, type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITMO BMSV : “Frontiers of Chemical Biology: Investigating life with chemistry”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">3. International Conference on Immune Tolerance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793990v1</w:t>
+                <w:t xml:space="preserve">hal-02793970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating, type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conception, synthesis and evaluation of new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; agents designed to target CDPK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Immune Tolerance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">ITMO BMSV : “Frontiers of Chemical Biology: Investigating life with chemistry”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793970v1</w:t>
+                <w:t xml:space="preserve">hal-02793990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological responses induced by a &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; Rhoptry protein 18 (ROP18) antigen in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11336,51 +11336,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proteolytic Enzymes, Vols 1 And 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ème ed., Elsevier, 2013, 978-0-12-382220-8; 978-0-12-382219-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11414,51 +11414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of proteolytic enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2004, 0-12-079610-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11515,51 +11515,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A,B,C : sequences and gene expression in larval stages of Hypoderma lineatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06849-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Aljieli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.200968" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elkoraichi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Daoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13110975" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04056324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Popelin-Wedlarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Laakmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;raut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herkt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbel Torres Arias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshu&#225; D. Acosta Paguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2019.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di-Tommaso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00217-15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.09.099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R956KGK7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Tasei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01051.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0FSPTBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dubremetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW18PQBM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dalton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dt Bout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Gu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Neill" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walshe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taboit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Troalen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698979v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolas-Gaulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lonneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lasneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roucheray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Wedlarski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Langendonck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouvreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807547v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mevelec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bassuny Ismael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astr&#233;e Monnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389758v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T. Schwarz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382219-2.00670-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elkoraichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Daoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Aljieli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.200968" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06849-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13110975" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04056324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Popelin-Wedlarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Baron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;raut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Laakmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbel Torres Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herkt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshu&#225; D. Acosta Paguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2019.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di-Tommaso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00217-15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.09.099" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R956KGK7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Tasei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01051.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0FSPTBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dubremetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.06.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW18PQBM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dalton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dt Bout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Gu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malassagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taboit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Troalen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Neill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walshe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698979v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolas-Gaulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lonneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lasneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roucheray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Wedlarski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Langendonck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouvreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mevelec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bassuny Ismael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830620v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astr&#233;e Monnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T. Schwarz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793990v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382219-2.00670-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>