--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,645 +100,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracts of food and medicinal plants sold in Moroccan markets induce apoptosis-like in Toxoplasma gondii tachyzoites in vitro</w:t>
+                <w:t xml:space="preserve">Acetaminophen, a new tool for the refinement of the experimental infection of toxoplasmosis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Elkoraichi</w:t>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Axel Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Rais</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+                <w:t xml:space="preserve">Corinne Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Daoudi</w:t>
+                <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.e02529. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.22157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2024.e02529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-06849-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004719v1</w:t>
+                <w:t xml:space="preserve">hal-05140895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+                <w:t xml:space="preserve">Extracts of food and medicinal plants sold in Moroccan markets induce apoptosis-like in Toxoplasma gondii tachyzoites in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+                <w:t xml:space="preserve">Ismail Elkoraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+                <w:t xml:space="preserve">Samira Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boursin</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ducournau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+                <w:t xml:space="preserve">Fouad Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.e02529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2024.e02529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046705v1</w:t>
+                <w:t xml:space="preserve">hal-05004719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neospora caninum as delivery vehicle for anti-PD-L1 scFv-Fc: A novel approach for cancer immunotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rivière</w:t>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muna Aljieli</w:t>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.200968⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194793v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaminophen, a new tool for the refinement of the experimental infection of toxoplasmosis in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neospora caninum as delivery vehicle for anti-PD-L1 scFv-Fc: A novel approach for cancer immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beaugé</w:t>
+                <w:t xml:space="preserve">Muna Aljieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mérat</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.22157. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.200968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-06849-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.200968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140895v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Cell Targeting by Toxoplasma gondii Displaying Functional Single-Chain Variable Fragment as a Novel Strategy; A Proof of Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna Aljieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (11), pp.975. </w:t>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guerriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kohli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.295-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -906,51 +906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination of squirrel monkeys (Saimiri spp.) with nanoparticle based-Toxoplasma gondii antigens: new hope for captive susceptible species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,77 +1053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasal administration of recombinant Neospora caninum secreting IL-15/IL-15Rα inhibits metastatic melanoma development in lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1187,77 +1187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel calcium-dependent protein kinase 1 inhibitor potently prevents Toxoplasma gondii transmission to foetuses in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1321,64 +1321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neospora caninum glycosylphosphatidylinositols used as adjuvants modulate cellular immune responses induced in vitro by a nanoparticle-based vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1436,412 +1436,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neospora caninum: a new class of biopharmaceuticals in the therapeutic arsenal against cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effective Nanoparticle-Based Nasal Vaccine Against Latent and Congenital Toxoplasmosis in Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
+                <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herkt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2020-001242⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079434v1</w:t>
+                <w:t xml:space="preserve">hal-02955949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Roles of Neutrophils in Toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marbel Torres Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (12), pp.956-958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Nanoparticle-Based Nasal Vaccine Against Latent and Congenital Toxoplasmosis in Sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Neospora caninum: a new class of biopharmaceuticals in the therapeutic arsenal against cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Herkt</w:t>
+                <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.02183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2020-001242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955949v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Envelope Glycoprotein of HIV-1 Clade B toward Higher Infectious Properties over the Course of the Epidemic</w:t>
               </w:r>
@@ -1987,64 +1987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshuá D. Acosta Paguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2108,64 +2108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Delivery of Toxoplasma gondii Antigens to Dendritic Cells Promote Immunogenicity and Protective Efficiency against Toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,77 +2376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the protective efficacy of a ROP18 vaccine against chronic toxoplasmosis by nasal route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,51 +2506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antigen-specific response to &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; profilin, a TLR11/12 ligand, depends on its intrinsic adjuvant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (3), 38 p. </w:t>
@@ -2755,277 +2755,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (9), pp.3601-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00217-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389861v1</w:t>
+                <w:t xml:space="preserve">hal-02640045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of new highly potent imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.80-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/iai.00217-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640045v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of CD25+ cells during acute toxoplasmosis does not significantly increase mortality in Swiss OF1 mice</w:t>
               </w:r>
@@ -3050,64 +3050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107 (2), pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3126,350 +3126,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear importation of Mariner transposases among eukaryotes: motif requirements and homo-protein interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Casteret</w:t>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023693⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (48), pp.8838-8846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.09.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129541v1</w:t>
+                <w:t xml:space="preserve">hal-02648621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Nuclear importation of Mariner transposases among eukaryotes: motif requirements and homo-protein interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Hedhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.09.099⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648621v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile of the mosaic element BTMR1 in the genome of the bumble bee Bombus terrestris (Hymenoptera: Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,277 +3548,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination against toxoplasmosis in farm animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mic1-3KO tachyzoite a live attenuated vaccine candidate against toxoplasmosis derived from a type I strain shows features of type II strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ducourneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stephane Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Dubremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (2), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665454v1</w:t>
+                <w:t xml:space="preserve">hal-02664325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mic1-3KO tachyzoite a live attenuated vaccine candidate against toxoplasmosis derived from a type I strain shows features of type II strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vaccination against toxoplasmosis in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 162 (1), pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2009.06.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02664325v1</w:t>
+                <w:t xml:space="preserve">hal-02665454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multi-domain member of the cystatin superfamily expressed by Fasciola hepatica</w:t>
               </w:r>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35, pp.1115-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,90 +3938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for a human Toxoplasma vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dt Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mévélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Chemistry Reviews - Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.ArtNo65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4184,51 +4184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral response during the course of hypodermosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (suppl.), pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4529,51 +4529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 104, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4598,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dexamethasone on distribution and function of peripheral mononuclear blood cells in pneumonic calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,51 +4706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early hepatic immune response in rats infected with Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4812,221 +4812,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipodermosi bovina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hypodermin A and inhibition of lymphocyte proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summa (Milan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (9), pp.115-120</w:t>
+              <w:t xml:space="preserve">Parasitology Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14 (11), pp.455-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698979v1</w:t>
+                <w:t xml:space="preserve">hal-02697126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypodermin A and inhibition of lymphocyte proliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ipodermosi bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 14 (11), pp.455-457</w:t>
+              <w:t xml:space="preserve">Summa (Milan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (9), pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697126v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic effect of hypodermin A, a parasite protease, on bovine lymphocyte membrane antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,64 +5103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre l'hôte et le parasite au cours de l'hypodermose bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28 (sp.), pp.1849-1853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5198,64 +5198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sero-surveillance of hypodermosis in a herd under therapeutic control. Effect of a low level of infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,64 +5319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-reactive, stage-specific antigens in the Oestridae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27 (4-5), pp.535-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5414,51 +5414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the parasite enzyme, hypodermin A, on bovine lymphocyte proliferation and interleukin-2 production via the prostaglandin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and gene expression of hypodermins A, B, C in larval stages of Hypoderma lineatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucila Madariaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5782,51 +5782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept: antibacterial effect of cold plasmas against Staphylococcus aureus infection in a mouse model of acute wounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination des animaux de la faune sauvage dans les parcs zoologiques contre la toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque International du Consortium anti-Parasitaire et -Fongique (CaPF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5989,77 +5989,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mucosal vaccine against toxoplasmosis for captive wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6110,64 +6110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Débare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6203,734 +6203,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; : un espoir de vaccin ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Ducournau</w:t>
+                <w:t xml:space="preserve">Des imidazopyridazines ciblant la TgCDPK1 diminuent fortement la transmission de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; dans un modèle murin de toxoplasmose congénitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roucheray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">F. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Quintard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737570v1</w:t>
+                <w:t xml:space="preserve">hal-02737725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imidazopyridazines ciblant la TgCDPK1 diminuent fortement la transmission de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; dans un modèle murin de toxoplasmose congénitale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Debare</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; : un espoir de vaccin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roucheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Wedlarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Héraut</w:t>
+                <w:t xml:space="preserve">Benoit Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France. 31 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737725v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; diminuent drastiquement la charge parasitaire dans un modèle de toxoplasmose murine aiguë</w:t>
+                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 comme nouvelle chimiothérapie anti-toxoplasmose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. édition du Club Toxo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Franco-Marocain de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793331v1</w:t>
+                <w:t xml:space="preserve">hal-02738709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
+                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 de &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; diminuent drastiquement la charge parasitaire dans un modèle de toxoplasmose murine aiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
+              <w:t xml:space="preserve">8. édition du Club Toxo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739722v1</w:t>
+                <w:t xml:space="preserve">hal-02793331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des imidazo[1,2-b]pyridazines ciblant la CDPK1 comme nouvelle chimiothérapie anti-toxoplasmose</w:t>
+                <w:t xml:space="preserve">Développement de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Franco-Marocain de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. 88 p</w:t>
+              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738709v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2015, Seillac, France</w:t>
@@ -6972,90 +6972,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pénichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée recherche en Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes (UN). FRA., Nov 2015, Nantes, France</w:t>
@@ -7078,277 +7078,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de CDPK1 à visée anti-apicomplexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Targeted delivery of &amp;lt;em&amp;gt;Toxoplasma&amp;lt;/em&amp;gt; antigens to dendritic cells to promote the immunogenicity and the protective efficiency against toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di-Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pouvreau</w:t>
+                <w:t xml:space="preserve">A. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. édition du Club Toxo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800737v1</w:t>
+                <w:t xml:space="preserve">hal-02792650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted delivery of &amp;lt;em&amp;gt;Toxoplasma&amp;lt;/em&amp;gt; antigens to dendritic cells to promote the immunogenicity and the protective efficiency against toxoplasmosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de CDPK1 à visée anti-apicomplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreau</w:t>
+                <w:t xml:space="preserve">M. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. édition du Club Toxo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792650v1</w:t>
+                <w:t xml:space="preserve">hal-02800737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthesis and evaluation of new Toxoplasma gondii inhibitors designed to target CDPK1</w:t>
               </w:r>
@@ -7360,64 +7360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7453,260 +7453,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CD4+CD25+Foxp3+ Treg cells play an important role in the protection of Swiss OFl mice during acute Toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810868v1</w:t>
+                <w:t xml:space="preserve">hal-02807547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+CD25+Foxp3+ Treg cells play an important role in the protection of Swiss OFl mice during acute Toxoplasmosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Immunological responses induced by a DNA vaccine expressing RON4 and by immunogenic recombinant protein RON4 failed to protect mice against chronic toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hedhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807547v1</w:t>
+                <w:t xml:space="preserve">hal-02810868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Immune Response during Toxoplasmosis</w:t>
               </w:r>
@@ -7718,64 +7718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'Ecole Doctorale - Santé, Sciences, Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7800,90 +7800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxo KO : un vaccin recombinant vivant pour la prévention de la toxoplasmose congénitale de la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Académie Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7908,51 +7908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards toxoplasma-free sheep by vaccination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxo and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Palerme, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7977,51 +7977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an attenuated Toxoplasma strain in sheep vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8059,90 +8059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mic1-3KO tachyzoïtes confer protection against T gondii challenge in mice and sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Mevelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Bassuny Ismael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Toxoplasmosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Porticcio, France. pp.Inconnu</w:t>
@@ -8165,398 +8165,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolation of hypodermin A by negative ion exchange chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Q. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.X. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Jing Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shusheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Framework</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762234v1</w:t>
+                <w:t xml:space="preserve">hal-02828527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humoral response during the course of hypodermosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
+              <w:t xml:space="preserve">5. Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830620v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of hypodermin A by negative ion exchange chromatography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humoral response during the course of hypodermosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828527v1</w:t>
+                <w:t xml:space="preserve">hal-02830620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression of a Fasciola hepatica legumain, an asparaginyl endopeptidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8594,51 +8594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dexamethasone on mononuclear blood cells function and distribution in pneumonic calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Seillac, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,64 +8797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8922,51 +8922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory mechanism of the hypodermin A on the T-cell proliferation by modulating PGE2 and IL-2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nicolas-Gaulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9017,64 +9017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on a common antigen in the family oestridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villejoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improvements in the control methods for warble fly in farm livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Guilford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9131,103 +9131,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Bioproduction Locks for Neospora caninum in Immuno-Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Bioproduction Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon (Centre des Congrès), France</w:t>
@@ -9250,484 +9250,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
+                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">44. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse - RICAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954314v1</w:t>
+                <w:t xml:space="preserve">hal-04905619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Colloque d’Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL), “En route vers la Recherche de demain”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France. </w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954251v1</w:t>
+                <w:t xml:space="preserve">hal-04954314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües</w:t>
+                <w:t xml:space="preserve">Caractérisation de la réponse inflammatoire locale contre l’infection à Staphylococcus aureus dans un modèle murin de plaies aigües.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrée Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse - RICAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">48e Colloque d’Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL), “En route vers la Recherche de demain”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905619v1</w:t>
+                <w:t xml:space="preserve">hal-04954251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of paracetamol treatment on the welfare and the pathophysiology of mice to toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie (SFP-SFMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
@@ -9756,103 +9756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement au paracétamol sur le bien-être et la physiopathologie des souris infectées par Toxoplasma gondii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , PR-P03</w:t>
@@ -9881,77 +9881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster 846 : Neospora caninum – an immunotherapeutic protozoan against solid cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di-Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,51 +10032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guionnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,77 +10144,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes vaccinales anti-apicomplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10269,77 +10269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of innate immune responses of antigen presenting cells from farm animals to a vaccine platform against neosporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph T. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10394,90 +10394,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccin innovant contre la néosporose combinant les antigènes complets et des adjuvants glycolipidiques de &amp;lt;em&amp;gt;Neospora&amp;lt;/em&amp;gt; dans une plateforme nanoparticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Debare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t>
@@ -10500,320 +10500,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift of the Envelope Glycoprotein of HIV-1 Clade B towards Higher Infectious Properties over the Course of the Epidemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goujard</w:t>
+                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting TgCDPK1 as new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; chemotherapeutic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Langendonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIVR4P 2016 - HIV Research for Prevention 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chicago, United States. , 428 p., 2016</w:t>
+              <w:t xml:space="preserve">2. International ParaFrap Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ile des Embiez, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743468v1</w:t>
+                <w:t xml:space="preserve">hal-02741793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting TgCDPK1 as new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; chemotherapeutic treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
+                <w:t xml:space="preserve">Drift of the Envelope Glycoprotein of HIV-1 Clade B towards Higher Infectious Properties over the Course of the Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Essat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International ParaFrap Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ile des Embiez, France. , 2016</w:t>
+              <w:t xml:space="preserve">HIVR4P 2016 - HIV Research for Prevention 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chicago, United States. , 428 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741793v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating Type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroon Akbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10864,90 +10864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, synthèse et évaluation de nouveaux inhibiteurs de TgCDPK1 à visée anti-toxoplasmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Days of the Research Federation in Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2015</w:t>
@@ -10970,303 +10970,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating, type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conception, synthesis and evaluation of new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; agents designed to target CDPK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denevault-Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debierre-Grockiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Immune Tolerance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">ITMO BMSV : “Frontiers of Chemical Biology: Investigating life with chemistry”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793970v1</w:t>
+                <w:t xml:space="preserve">hal-02793990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, synthesis and evaluation of new anti-&amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; agents designed to target CDPK1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of CD4+Foxp3+ regulatory T cells in the protection induced by a live, attenuated, replicating, type-I vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITMO BMSV : “Frontiers of Chemical Biology: Investigating life with chemistry”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">3. International Conference on Immune Tolerance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793990v1</w:t>
+                <w:t xml:space="preserve">hal-02793970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological responses induced by a &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; Rhoptry protein 18 (ROP18) antigen in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11336,51 +11336,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Proteolytic Enzymes, Vols 1 And 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ème ed., Elsevier, 2013, 978-0-12-382220-8; 978-0-12-382219-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11414,51 +11414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A and B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of proteolytic enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2004, 0-12-079610-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11515,51 +11515,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermins A,B,C : sequences and gene expression in larval stages of Hypoderma lineatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elkoraichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Daoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Aljieli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.200968" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;rat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06849-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13110975" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04056324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Popelin-Wedlarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Baron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;raut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Laakmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbel Torres Arias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herkt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshu&#225; D. Acosta Paguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2019.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di-Tommaso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00217-15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.09.099" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R956KGK7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Tasei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01051.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0FSPTBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dubremetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.06.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW18PQBM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dalton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dt Bout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Gu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malassagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taboit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Troalen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Neill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walshe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698979v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolas-Gaulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lonneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lasneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roucheray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Wedlarski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Langendonck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouvreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mevelec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bassuny Ismael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830620v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astr&#233;e Monnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T. Schwarz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793990v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382219-2.00670-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06849-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elkoraichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Daoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2024.e02529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Aljieli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.200968" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13110975" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kohli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-024-00445-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04056324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Popelin-Wedlarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2023.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Battistoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Tommaso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se D&#233;bare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Baron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;raut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Laakmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2021.155575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herkt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.02183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbel Torres Arias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01171-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Debare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshu&#225; D. Acosta Paguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2019.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di-Tommaso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00217-15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.10.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK7H6SB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.09.099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R956KGK7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Tasei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01051.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0FSPTBJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Dubremetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2009.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW18PQBM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dalton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dt Bout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Gu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malassagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taboit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Troalen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Neill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walshe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698979v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villejoubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolas-Gaulard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lonneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709041v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lasneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roucheray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Wedlarski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Langendonck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739722v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Log&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouvreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouvreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denevault-Sabourin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueiffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807547v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mevelec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Bassuny Ismael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04905619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astr&#233;e Monnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T. Schwarz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741408v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807079v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-382219-2.00670-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>