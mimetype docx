--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -273,506 +273,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications Vauban de Toulon. Diagnostic archéologique de La Solde</w:t>
+                <w:t xml:space="preserve">Toulon, Îlot Besagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cros</w:t>
+                <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Georges</w:t>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la société des Amis du Vieux Toulon et de sa région</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137, pp.135-160</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876741v1</w:t>
+                <w:t xml:space="preserve">hal-03541539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, La Solde, tranche 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulon, Rue des Boucheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Conche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.163</w:t>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541564v1</w:t>
+                <w:t xml:space="preserve">hal-03541557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Roque-d'Anthéron, Abbaye de Silvacane, jardin des Moines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fortifications Vauban de Toulon. Diagnostic archéologique de La Solde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Conche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Thernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Molina</w:t>
+                <w:t xml:space="preserve">Bernard Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.122</w:t>
+              <w:t xml:space="preserve">Revue de la société des Amis du Vieux Toulon et de sa région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541534v1</w:t>
+                <w:t xml:space="preserve">hal-01876741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Rue des Boucheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulon, La Solde, tranche 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Conche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Conche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.161</w:t>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541557v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Îlot Besagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Roque-d'Anthéron, Abbaye de Silvacane, jardin des Moines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.162</w:t>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541539v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouches-du-Rhône. Trets. Approche archéologique du bâtiment dit la « Synagogue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -892,51 +892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude archéologique de la &amp;quot;carreria judaica&amp;quot; de Trets (Bouches du Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1403,51 +1403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1485,51 +1485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâti médiéval de la carreria judaica et la &amp;quot;synagogue&amp;quot; de Trets, Bouches du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1737,151 +1737,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye de Silvacane</w:t>
+                <w:t xml:space="preserve">L'abbaye du Thoronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. CNMHS, 48 p., 2007, Itinéraires du Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00521718v1</w:t>
+                <w:t xml:space="preserve">halshs-00521714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye du Thoronet</w:t>
+                <w:t xml:space="preserve">L'abbaye de Silvacane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. CNMHS, 48 p., 2007, Itinéraires du Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00521714v1</w:t>
+                <w:t xml:space="preserve">halshs-00521718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.548-567, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t>
@@ -2552,142 +2552,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aan de poorten van Francia Media, bij de Middellandse Zee. Het Provençaalse landschap, tussen de erfenis van de klassieke oudheid en de vernieuwing van het jaar 1000</w:t>
+                <w:t xml:space="preserve">La ville de Toulon et ses abords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Pécout; Jean-Luc Bonnaud; Sylvain Burri; John Drendel; Élisabeth Sauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Erfenis van Karel de Grote, 814-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Provinciebestuur Oost-Vlaanderen, pp.241-245, 2014</w:t>
+              <w:t xml:space="preserve">L'enquête générale de Leopardo da Foligno en basse Provence (mars-mai 1332), vol. 7 : Hyères, Le Luc, Toulon, Brignoles, Saint-Maximin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Comité des Travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286-299, 2014, Collection de Documents Inédits sur l’Histoire de France Série in-8°, 978-2-7355-0829-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01385147v1</w:t>
+                <w:t xml:space="preserve">hal-01876315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d’un tombeau de la famille des Baux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2733,156 +2733,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUMONT-CASTELLS, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Baux et leur vallée, leurs territoires, leur domaines et leurs gentilshommes, tome I : XIe-XVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Généprovence, pp.41-46, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville de Toulon et ses abords</w:t>
+                <w:t xml:space="preserve">Aan de poorten van Francia Media, bij de Middellandse Zee. Het Provençaalse landschap, tussen de erfenis van de klassieke oudheid en de vernieuwing van het jaar 1000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Thierry Pécout; Jean-Luc Bonnaud; Sylvain Burri; John Drendel; Élisabeth Sauze. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Codou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enquête générale de Leopardo da Foligno en basse Provence (mars-mai 1332), vol. 7 : Hyères, Le Luc, Toulon, Brignoles, Saint-Maximin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De Erfenis van Karel de Grote, 814-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Provinciebestuur Oost-Vlaanderen, pp.241-245, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Comité des Travaux historiques et scientifiques</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01876315v1</w:t>
+                <w:t xml:space="preserve">halshs-01385147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3137,51 +3137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Var, Toulon, Ilot Besagne. Un quartier toulonnais fin XVIe - XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3197,106 +3197,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancienne église à Saint-Raphaël (Var)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le château à Baudinard-sur-Verdon (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; INRAP. 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523132v1</w:t>
+                <w:t xml:space="preserve">halshs-00519951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin de St-Privat de Rousset (Bouches-du-Rhône)</w:t>
               </w:r>
@@ -3381,211 +3381,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Madona Routa à Luceram (Alpes-Maritimes)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancienne église à Saint-Raphaël (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Richarté</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; INRAP. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523133v1</w:t>
+                <w:t xml:space="preserve">halshs-00523132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château à Baudinard-sur-Verdon (Var)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dumont</w:t>
+                <w:t xml:space="preserve">La Madona Routa à Luceram (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; INRAP. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519951v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieille Église de Saint-Raphaël, Étude monumentale et documentaire</w:t>
               </w:r>
@@ -3727,51 +3727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B52DC8DD"/>
+    <w:nsid w:val="15460D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3958,51 +3958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-molina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1134-3936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02496038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taras-Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montaru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-molina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1134-3936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02496038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541557v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taras-Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>