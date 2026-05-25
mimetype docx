--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -273,506 +273,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Îlot Besagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Roque-d'Anthéron, Abbaye de Silvacane, jardin des Moines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.162</w:t>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541539v1</w:t>
+                <w:t xml:space="preserve">hal-03541534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Rue des Boucheries</w:t>
+                <w:t xml:space="preserve">Les fortifications Vauban de Toulon. Diagnostic archéologique de La Solde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Conche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.161</w:t>
+              <w:t xml:space="preserve">Revue de la société des Amis du Vieux Toulon et de sa région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541557v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications Vauban de Toulon. Diagnostic archéologique de La Solde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulon, La Solde, tranche 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Conche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la société des Amis du Vieux Toulon et de sa région</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137, pp.135-160</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876741v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, La Solde, tranche 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toulon, Îlot Besagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.163</w:t>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541564v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Roque-d'Anthéron, Abbaye de Silvacane, jardin des Moines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toulon, Rue des Boucheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Conche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.122</w:t>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte d’Azur, bilan 2015, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541534v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouches-du-Rhône. Trets. Approche archéologique du bâtiment dit la « Synagogue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -892,51 +892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude archéologique de la &amp;quot;carreria judaica&amp;quot; de Trets (Bouches du Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1403,51 +1403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1485,51 +1485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâti médiéval de la carreria judaica et la &amp;quot;synagogue&amp;quot; de Trets, Bouches du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1737,151 +1737,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye du Thoronet</w:t>
+                <w:t xml:space="preserve">L'abbaye de Silvacane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. CNMHS, 48 p., 2007, Itinéraires du Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00521714v1</w:t>
+                <w:t xml:space="preserve">halshs-00521718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye de Silvacane</w:t>
+                <w:t xml:space="preserve">L'abbaye du Thoronet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. CNMHS, 48 p., 2007, Itinéraires du Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00521718v1</w:t>
+                <w:t xml:space="preserve">halshs-00521714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2255,225 +2255,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02862800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulon, Sainte-Marie-de-la-Seds</w:t>
+                <w:t xml:space="preserve">Le paysage religieux provençal du Ve au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Bertrand</w:t>
+                <w:t xml:space="preserve">Yann Codou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Constant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cathédrales de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.548-567, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">La paysage provençal : entre héritage antique et renouveau de l'An Mil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; LA3M, pp.28-29, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01379909v1</w:t>
+                <w:t xml:space="preserve">hal-02263963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage religieux provençal du Ve au Xe siècle</w:t>
+                <w:t xml:space="preserve">Toulon, Sainte-Marie-de-la-Seds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Codou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+                <w:t xml:space="preserve">Régis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">André Constant. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La paysage provençal : entre héritage antique et renouveau de l'An Mil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université; LA3M, pp.28-29, 2015</w:t>
+              <w:t xml:space="preserve">Cathédrales de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.548-567, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263963v1</w:t>
+                <w:t xml:space="preserve">halshs-01379909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage religieux du Ve siècle au XIe siècle : vers un renouvellement de l’héritage tardo-antique</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Héritage de Charlemagne 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.261-265, 2015, 978-90-74311-91-5</w:t>
@@ -2552,337 +2552,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville de Toulon et ses abords</w:t>
+                <w:t xml:space="preserve">Aan de poorten van Francia Media, bij de Middellandse Zee. Het Provençaalse landschap, tussen de erfenis van de klassieke oudheid en de vernieuwing van het jaar 1000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Thierry Pécout; Jean-Luc Bonnaud; Sylvain Burri; John Drendel; Élisabeth Sauze. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Codou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enquête générale de Leopardo da Foligno en basse Provence (mars-mai 1332), vol. 7 : Hyères, Le Luc, Toulon, Brignoles, Saint-Maximin</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.286-299, 2014, Collection de Documents Inédits sur l’Histoire de France Série in-8°, 978-2-7355-0829-7</w:t>
+              <w:t xml:space="preserve">De Erfenis van Karel de Grote, 814-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Provinciebestuur Oost-Vlaanderen, pp.241-245, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876315v1</w:t>
+                <w:t xml:space="preserve">halshs-01385147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces d’un tombeau de la famille des Baux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville de Toulon et ses abords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DUMONT-CASTELLS, Alexandre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Pécout; Jean-Luc Bonnaud; Sylvain Burri; John Drendel; Élisabeth Sauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Baux et leur vallée, leurs territoires, leur domaines et leurs gentilshommes, tome I : XIe-XVe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Généprovence, pp.41-46, 2014</w:t>
+              <w:t xml:space="preserve">L'enquête générale de Leopardo da Foligno en basse Provence (mars-mai 1332), vol. 7 : Hyères, Le Luc, Toulon, Brignoles, Saint-Maximin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Comité des Travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286-299, 2014, Collection de Documents Inédits sur l’Histoire de France Série in-8°, 978-2-7355-0829-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01108508v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aan de poorten van Francia Media, bij de Middellandse Zee. Het Provençaalse landschap, tussen de erfenis van de klassieke oudheid en de vernieuwing van het jaar 1000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur les traces d’un tombeau de la famille des Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DUMONT-CASTELLS, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Erfenis van Karel de Grote, 814-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Provinciebestuur Oost-Vlaanderen, pp.241-245, 2014</w:t>
+              <w:t xml:space="preserve">Les Baux et leur vallée, leurs territoires, leur domaines et leurs gentilshommes, tome I : XIe-XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Généprovence, pp.41-46, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01385147v1</w:t>
+                <w:t xml:space="preserve">halshs-01108508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3137,51 +3137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Var, Toulon, Ilot Besagne. Un quartier toulonnais fin XVIe - XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3197,395 +3197,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château à Baudinard-sur-Verdon (Var)</w:t>
+                <w:t xml:space="preserve">Le chemin de St-Privat de Rousset (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dumont</w:t>
+                <w:t xml:space="preserve">Patrick Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taras-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Document Final de Synthèse, SRA PACA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00519951v1</w:t>
+                <w:t xml:space="preserve">halshs-00519952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chemin de St-Privat de Rousset (Bouches-du-Rhône)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancienne église à Saint-Raphaël (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; INRAP. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taras-Thomas</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519952v1</w:t>
+                <w:t xml:space="preserve">halshs-00523132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancienne église à Saint-Raphaël (Var)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Madona Routa à Luceram (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Dumont</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA PACA; INRAP. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523132v1</w:t>
+                <w:t xml:space="preserve">halshs-00523133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Madona Routa à Luceram (Alpes-Maritimes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Thernot</w:t>
+                <w:t xml:space="preserve">Le château à Baudinard-sur-Verdon (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA PACA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Montaru</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00523133v1</w:t>
+                <w:t xml:space="preserve">halshs-00519951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieille Église de Saint-Raphaël, Étude monumentale et documentaire</w:t>
               </w:r>
@@ -3727,51 +3727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15460D70"/>
+    <w:nsid w:val="B1144305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3958,51 +3958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-molina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1134-3936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02496038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541557v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taras-Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-molina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1134-3936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02496038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03541557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taras-Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montaru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>