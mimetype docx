--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1961 +66,2608 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils réglementaires au service de la qualité environnementale du développement urbain : l’écoquartier de Lachine-Est, à Montréal</w:t>
+                <w:t xml:space="preserve">L’expérience du « test climat » dans les métropoles québécoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+                <w:t xml:space="preserve">Murer Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Murer</w:t>
+                <w:t xml:space="preserve">Michel Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales en Urbanisme (RIU)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575139v1</w:t>
+                <w:t xml:space="preserve">hal-05568481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPU, PAE : quel rôle des outils d’urbanisme dans le développement urbain durable au Québec ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04244678v1</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pde⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échelle du quartier, un bon compromis pour la modélisation des déperditions thermiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Documents d’urbanisme et adaptation au changement climatique : éclairage des intentions grâce à la lexicométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saray Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lamarque</w:t>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.433 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.233.0433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011814v1</w:t>
+                <w:t xml:space="preserve">hal-04360497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plans locaux d’urbanisme et gestion des eaux pluviales : entre volonté politique et incertitude pratique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les AMAP, un réseau de proximité solidaire et inclusif ? Le cas des Hauts-de-France (HDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+                <w:t xml:space="preserve">Audrey Madaboyko-Fintobakila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lebeaupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Internationales en Urbanisme</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04362226v1</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.73-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workshop for innovation in the metropolises: urban mobility study of a university campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodrigues Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02187895v1</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Municipal Engineer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.98 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jmuen.18.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an electric vehicle charging network. Case study for downtown of Compiègne</w:t>
+                <w:t xml:space="preserve">De la simulation jouée aux jeux sérieux urbains : entretien avec Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale “Systèmes complexes, Intelligence territoriale et mobilité” – Xterm 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03049258v1</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URBACT Un serious game numérique pour l'apprentissage de la co production du projet urbain : caractéristique du jeu et rôle de l'enseignant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urb'Act : une plateforme tactile collaborative au service de l'enseignement du projet urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Molines</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fares Korbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e rencontres internationales en urbanisme (APERAU 2018)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01870239v1</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couplage d’une carte numérique collaborative et d’un tableau de bord : un bon point de départ pour l’apprentissage des projets urbains en formation d’ingénieur ? Le cas du serious game «Urb’Act»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromobility framework study: infrastructure and urban planning for EV charging station empowered by PV-based microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.176-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-est.2019.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle du quartier, un bon compromis pour la modélisation des déperditions énergétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Antaluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites de la thermographie aérienne comme outil de diagnostic de la performance énergétique d’un parc résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.37-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation 3D : une nouvelle voie pour les documents d'urbanisme ? Application à l'optimisation énergétique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.21.557-583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents d’urbanisme et adaptation au changement climatique : éclairage des intentions grâce à la lexicométrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Politiques environnementales et transitions urbaines. Le cas de la désimperméabilisation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04360497v1</w:t>
+              <w:t xml:space="preserve">JFE Journées Française de l'Evaluation "Évaluation en transition(s) Les nouveaux défis de l’évaluation des politiques publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de l'évaluation, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AMAP, un réseau de proximité solidaire et inclusif ? Le cas des Hauts-de-France (HDF)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plans locaux d’urbanisme et gestion des eaux pluviales : entre volonté politique et incertitude pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saray Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justin Emery</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04360504v1</w:t>
+              <w:t xml:space="preserve">24ème Rencontres Internationales en Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU; UNIL, Jun 2023, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop for innovation in the metropolises: urban mobility study of a university campus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
+                <w:t xml:space="preserve">Des outils réglementaires au service de la qualité environnementale du développement urbain : l’écoquartier de Lachine-Est, à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Murer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Municipal Engineer</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02992202v1</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales en Urbanisme (RIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU); Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couplage d’une carte numérique collaborative et d’un tableau de bord : un bon point de départ pour l’apprentissage des projets urbains en formation d’ingénieur ? Le cas du serious game «Urb’Act»</w:t>
+                <w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05085280v1</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromobility framework study: infrastructure and urban planning for EV charging station empowered by PV-based microgrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+                <w:t xml:space="preserve">L'échelle du quartier, un bon compromis pour la modélisation des déperditions thermiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Molines</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03049215v1</w:t>
+              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/2w5t-ne08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échelle du quartier, un bon compromis pour la modélisation des déperditions énergétiques ?</w:t>
+                <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05085120v1</w:t>
+              <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de la thermographie aérienne comme outil de diagnostic de la performance énergétique d’un parc résidentiel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimization of an electric vehicle charging network. Case study for downtown of Compiègne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01865048v1</w:t>
+              <w:t xml:space="preserve">Conférence internationale “Systèmes complexes, Intelligence territoriale et mobilité” – Xterm 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation 3D : une nouvelle voie pour les documents d'urbanisme ? Application à l'optimisation énergétique des bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Rodriguez</w:t>
+                <w:t xml:space="preserve">URBACT Un serious game numérique pour l'apprentissage de la co production du projet urbain : caractéristique du jeu et rôle de l'enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Molines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Beckers</w:t>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Korbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02151112v1</w:t>
+              <w:t xml:space="preserve">20e rencontres internationales en urbanisme (APERAU 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, LIlle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives numériques sur le jeu sérieux : aménager l’urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34-1/2, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gestion territoriale participative pour limiter les conflits d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: GRAILLOT Didier, WAAUB Jean-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide à la décision pour l'aménagement du territoire : méthodes et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, 2006, Traité IGAT, série Aménagement et Gestion du Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2030,114 +2677,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la planification des grandes infrastructures linéaires et leur évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Monnet Saint-Étienne, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02151194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2284,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Chavez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0433" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Madaboyko-Fintobakila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebeaupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmuen.18.00027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188261" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beckers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.557-583" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Chavez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Madaboyko-Fintobakila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebeaupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12489" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmuen.18.00027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beckers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.557-583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouzet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>