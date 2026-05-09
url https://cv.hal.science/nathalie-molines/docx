--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -66,2360 +66,2360 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques environnementales et transitions urbaines. Le cas de la désimperméabilisation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFE Journées Française de l'Evaluation "Évaluation en transition(s) Les nouveaux défis de l’évaluation des politiques publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de l'évaluation, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils réglementaires au service de la qualité environnementale du développement urbain : l’écoquartier de Lachine-Est, à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Internationales en Urbanisme (RIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU); Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échelle du quartier, un bon compromis pour la modélisation des déperditions thermiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Antaluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/2w5t-ne08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plans locaux d’urbanisme et gestion des eaux pluviales : entre volonté politique et incertitude pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saray Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème Rencontres Internationales en Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU; UNIL, Jun 2023, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Antaluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of an electric vehicle charging network. Case study for downtown of Compiègne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale “Systèmes complexes, Intelligence territoriale et mobilité” – Xterm 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">URBACT Un serious game numérique pour l'apprentissage de la co production du projet urbain : caractéristique du jeu et rôle de l'enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Korbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e rencontres internationales en urbanisme (APERAU 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, LIlle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du « test climat » dans les métropoles québécoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murer Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murer Alexandre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.2172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPU, PAE : quel rôle des outils d’urbanisme dans le développement urbain durable au Québec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11pde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents d’urbanisme et adaptation au changement climatique : éclairage des intentions grâce à la lexicométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saray Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.433 - 458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.233.0433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les AMAP, un réseau de proximité solidaire et inclusif ? Le cas des Hauts-de-France (HDF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Madaboyko-Fintobakila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lebeaupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.73-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop for innovation in the metropolises: urban mobility study of a university campus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la simulation jouée aux jeux sérieux urbains : entretien avec Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Municipal Engineer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jmuen.18.00027⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992202v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la simulation jouée aux jeux sérieux urbains : entretien avec Gabriel Dupuy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Urb'Act : une plateforme tactile collaborative au service de l'enseignement du projet urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.5757⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568569v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urb'Act : une plateforme tactile collaborative au service de l'enseignement du projet urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Workshop for innovation in the metropolises: urban mobility study of a university campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodrigues Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.5607⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Municipal Engineer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.98 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jmuen.18.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568560v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couplage d’une carte numérique collaborative et d’un tableau de bord : un bon point de départ pour l’apprentissage des projets urbains en formation d’ingénieur ? Le cas du serious game «Urb’Act»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.117-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromobility framework study: infrastructure and urban planning for EV charging station empowered by PV-based microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (4), pp.176-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-est.2019.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échelle du quartier, un bon compromis pour la modélisation des déperditions énergétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites de la thermographie aérienne comme outil de diagnostic de la performance énergétique d’un parc résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.37-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.2017.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation 3D : une nouvelle voie pour les documents d'urbanisme ? Application à l'optimisation énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Beckers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig.21.557-583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151112v1</w:t>
-              </w:r>
-[...967 lines deleted...]
-                <w:t xml:space="preserve">hal-01870239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2437,64 +2437,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives numériques sur le jeu sérieux : aménager l’urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34-1/2, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2560,51 +2560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gestion territoriale participative pour limiter les conflits d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la planification des grandes infrastructures linéaires et leur évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Monnet Saint-Étienne, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2931,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Chavez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Madaboyko-Fintobakila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebeaupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12489" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmuen.18.00027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beckers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.557-583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouzet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Chavez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.233.0433" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Madaboyko-Fintobakila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebeaupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jmuen.18.00027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beckers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.557-583" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5777" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>