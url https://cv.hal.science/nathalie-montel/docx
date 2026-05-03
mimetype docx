--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1156,347 +1156,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cérémonie royale du décintrement du pont de Neuilly (1772). Fabrique et lectures d’un événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 714 (2), pp.283-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.252.0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léon Lalanne: Un ingénieur entre la science, la politique et l'industrie au XIXe siècle [Léon Lalanne: An engineer between science, politics and industry in the nineteenth century] ed. by François Jarrige (review)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66 (2), pp.604-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/tech.2025.a956891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La cérémonie royale du décintrement du pont de Neuilly (1772). Fabrique et lectures d’un événement</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maquette du pont de Brunoy, l’ingénieur et ses savoirs à la fin du 18e siècle. L’objet comme artefact savant, production sociale et matériau de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.252.0283⟩</w:t>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.283-297 et XI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.056.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schoonbaert (coord.), Des ponts et des villes : histoire d'un patrimoine urbain, Mérignac, Ville de Bordeaux et Bordeaux Métropole, 2023, 320p. (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/3 (71), pp.173-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/w03t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525243v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04599408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire urbaine à l'épreuve des plaintes citadines (XVIIe-XXe siècles) : introduction</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vues-politiques-et-pratiques-sur-les-travaux-publics-de-france.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr/notre-librairie/355-le-chantier-du-canal-de-suez-1859-1869---nouvelle-edition.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00950621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Noblet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a956891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w03t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0283" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.202.0023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.104.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.092.0166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.591.0034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TJL1R396-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.056.0148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.004.0047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/2393" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vues-politiques-et-pratiques-sur-les-travaux-publics-de-france.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr/notre-librairie/355-le-chantier-du-canal-de-suez-1859-1869---nouvelle-edition.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00950621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Noblet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a956891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w03t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.202.0023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.104.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.092.0166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.591.0034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TJL1R396-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.056.0148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.004.0047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/2393" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>