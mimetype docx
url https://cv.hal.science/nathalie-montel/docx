--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -399,160 +399,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le chantier du canal de Suez (1859-1869). Une histoire des pratiques techniques (langue arabe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire et publier des savoirs au XIXe siècle. Une revue en construction : les &amp;quot;Annales des ponts et chaussées&amp;quot; (1831-1866)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes, coll. Carnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 428, 2015, 9782753535336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes, coll. Carnot</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01261617v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01758799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire le Grand Paris. Avis des habitants consultés en 1859</w:t>
               </w:r>
@@ -4751,173 +4751,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire l’histoire des usages des objets techniques : formules, projets et pratiques. L’exemple des brouettes sur le chantier du canal de Suez (1859-1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ekmeleddin Ihsanoglu (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multicultural Science in the Ottoman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.173-180, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction navale militaire française au prisme de l'Égypte. La création de l'arsenal d'Alexandrie au début des années 1830</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kostas Chatzis et Efthymios Nicolaïdis (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, technology and the 19th century state : the role of the army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Hellenic Research Foundation, pp.15-32, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293652v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01264917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de transport</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vues-politiques-et-pratiques-sur-les-travaux-publics-de-france.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr/notre-librairie/355-le-chantier-du-canal-de-suez-1859-1869---nouvelle-edition.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00950621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Noblet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a956891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w03t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.202.0023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.104.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.092.0166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.591.0034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TJL1R396-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.056.0148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.004.0047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/2393" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/vues-politiques-et-pratiques-sur-les-travaux-publics-de-france.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-des-ponts.fr/notre-librairie/355-le-chantier-du-canal-de-suez-1859-1869---nouvelle-edition.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01764539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Theis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100772490" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00950621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Noblet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a956891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w03t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.202.0023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.113.0144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.104.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.092.0166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00738963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.591.0034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00659826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TJL1R396-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.056.0148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.004.0047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/2393" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00853115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293652v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>