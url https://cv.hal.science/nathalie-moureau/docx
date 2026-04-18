--- v0 (2026-03-18)
+++ v1 (2026-04-18)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> nathalie moureau </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur en sciences économiques (spécialité économie de la culture)</w:t>
+        <w:t xml:space="preserve">Professeure en sciences économiques (spécialité économie de la culture)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -495,2168 +495,2168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emotions incidentes et comportements pro-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Property Rights, Copyright and Abuse of Dominance : The Case of Museums and Photographers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...35 lines deleted...]
-            </w:r>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles : l’émergence d’une métascène artistique portée par trois initiatives privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes culturelles – Ambiances et transformations urbaines (livre de synthèse du programme) Dir : Ambrosino C., Michel B., Sagot-Duvauroux D.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Economic Strategy to Exploit the Rent of Notoriety in an Emblematic Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posthumous art, law and the art market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9781003185697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bought-in at English auction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Researching Art Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.16, 2021, 9781003018674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003018674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Marciano; Giovanni Battista Ramello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, s.p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_7-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merits Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eds Marciano A., Ramello G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merit Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Marciano; Giovanni Battista Ramello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, s.p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_663-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2011-2017 La dernière mandature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Verlaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Comité professionnel des galeries d'art : 70 ans d'histoire : 1947-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.144-147, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de suite Une histoire à suivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02807559v1</w:t>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Verlaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Comité professionnel des galeries d'art : 70 ans d'histoire : 1947-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.117-123, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la marge ou à la frontière, la TVA au cœur des discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Verlaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Comité professionnel des galeries d'art : 70 ans d'histoire : 1947-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.86-94, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les galeries CPGA, du commerce à l'opérateur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Verlaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Comité professionnel des galeries d'art : 70 ans d'histoire : 1947-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hazan, pp.128-137, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout ce qui brille n'est point or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cohen-Solal Annie; Terroni Cristelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valeur de l'art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.29-46, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nébuleuse des intermédiaires de l'art actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smartbe, L'artiste et ses intermédiaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardaga, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-67, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nébuleuse des intermédiaires de l’art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’artiste et ses intermédiaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.55 - 68, 2010, 978-2-8047-0039-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économiste et la question du goût. Intégration ou dénégation d'un concept ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assouly O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goûts à vendre. Essai sur la captation esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-222, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les galeries promeuvent-elles la carrière des artistes qu’elles soutiennent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paul Valery Montpellier 3; RIRRA21. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait socio-économique de la profession Focus sur les aides aux galeries 2023 Comité Professionnel des Galeries d'Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Professionnel des Galeries d'Art. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le boom de Paris. La scène française en profite-t-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">art market days. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des artothèques dans le monde de l’art contemporain – une analyse à partir du regard des adhérent.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">art market days. 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mouate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomazine Zoller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Comité Professionnel des Galeries d'Art. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les galeries dans la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Professionnel des Galeries d'art. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les foires, quelles opportunités pour les galeries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Professionnel des galeries d'art. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Comité Professionnel des Galeries d'art. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Comité Professionnel des galeries d'art. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collections et entreprises : liaisons interdites ou amour de raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Axa art. 2016, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions et collections dans les carrières d'artistes: Analyse comparative de quatre pays européens Allemagne, France, Royaume-Uni, Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité professionnel des galerie d'art. 2016, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078356v1</w:t>
-              </w:r>
-[...1324 lines deleted...]
-                <w:t xml:space="preserve">halshs-00195113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2668,320 +2668,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Decade of Empirical Research into the Careers of Visual Artists: Mapping Thematic Trends Through Social Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Saoualih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Safaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fudan Journal of the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40647-024-00435-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans la toile de Hauser and Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">artpress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Artpress, 525, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeries en France, bouleversements en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 525, pp.52-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banksy contre le marché, une relation ambiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 575, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,191 +3069,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les foires d'art contemporain, un phénomène très occidental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
+                <w:t xml:space="preserve">Artistes français à Bâle : Peut mieux faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 502, s.p</w:t>
+              <w:t xml:space="preserve">, 2018, 503, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068336v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03068340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Clémence Picard</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les foires d'art contemporain, un phénomène très occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 503, s.p</w:t>
+              <w:t xml:space="preserve">, 2018, 502, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068340v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fiac rivalise avec Art Basel et se distingue en hissant le pavillon italien</w:t>
               </w:r>
@@ -3321,51 +3321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le profil des foires européennes selon les galeries qui y participent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 504, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3403,51 +3403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une diversité artistique en trompe l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 503, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,51 +3472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâle, Miami, hong kong, un terrain de recherche privilégié: Art Basel, analyse d’une foire à succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3567,51 +3567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les foires satellites tournent autour de Bâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 503, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3630,1829 +3630,1829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les foires européennes sont plus cosmopolites et moins diversifées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How do incidental emotions impact pro-environmental behavior? Evidence from the dictator game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.150-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2016.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2016.04.003⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01605093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Museums, Property Rights, and Photographs of Works of Art. Why Reproduction Through Photograph Should Be Free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du XXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 245, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs de l'art au prix du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1107, pp.60-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs de consommation des grands collectionneurs d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.087.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital social, l’art contemporain et les carrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25/26, pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soart.025.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Museums, Property Rights, and Photograph of Works of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’œuvre à la démarche artistique: Le prix de l’authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.237-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prix Ricard et Marcel-Duchamp influent-ils sur l’entrée des œuvres dans les collections publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, s.p</w:t>
+              <w:t xml:space="preserve">, 2015, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectionneurs d'art contemporain, Des acteurs méconnus de la vie artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossier de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 245, pp.48-53</w:t>
+              <w:t xml:space="preserve">Culture études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectionneurs d'art contemporain : des acteurs méconnus de la vie artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cule.151.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeries-maisons de ventes, une situation contrastée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
-              </w:r>
-[...370 lines deleted...]
-                <w:t xml:space="preserve">Roxanne Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, s.p</w:t>
+              <w:t xml:space="preserve">, 2015, 443, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...288 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faible rentabilité des marchands français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 443, pp.n.c</w:t>
+              <w:t xml:space="preserve">, 2015, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des émotions sur les comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (2), pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Marion Vidal</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El capital social, el arte contemporáneo y las carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REDES : Revista Hispana para el Análisis de Redes Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.106-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/redes.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de coopération des galeries d’art contemporain l’apport de l’économie des proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel De Vrièse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3-4), pp.125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1028043ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (2), pp.215-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le collectionneur sur l'échiquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, s.p</w:t>
+              <w:t xml:space="preserve">, 2014, 421, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...143 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de coopérations des galeries d'art contemporain, l'apport de l'économie des proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel De Vrièse</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (3-4), pp.125-143. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 27 (3-4), Non spécifié</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auctioneers vs. Commissaires-priseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5503,51 +5503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Business Models in Contemporary Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Arts Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (3), pp.44 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,51 +5585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'art, le rôle des intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3043, pp.13 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation formation/carrières artistiques: le paradoxe des mondes de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.35 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5784,51 +5784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture chiffres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5862,51 +5862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et valorisation de l’art actuel en région: Une étude des agglomérations du Havre, de Lyon, de Montpellier, Nantes et Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel de Vriése</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,77 +5983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des biens sous tutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol 85 (4), pp.383-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6087,51 +6087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement du cinéma par la télévision : une analyse économétrique des investissements des chaînes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,51 +6264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du marché des tirages photographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études photographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22, Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6493,51 +6493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'auteur confronté aux créations contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6726,51 +6726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don dans l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6801,77 +6801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researching Arts Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge Business &amp; Economics. , 2021, 9780367893392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6977,64 +6977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectionneurs d'art contemporain, des acteurs méconnus de la vie artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Département des études, de la prospective et des statistiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.208, 2016, Questions de Culture, 9782111281608</w:t>
             </w:r>
           </w:p>
@@ -7074,51 +7074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le marché de l'art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, 127 p., 2016, Repères, 978-2-7071-9239-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7162,51 +7162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Lazarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Los Andes. Universidad de los Andes, 24, 28 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7344,51 +7344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">greenwashing le mécène un pollueur-payeur comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7400,301 +7400,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TVA anti-artistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fairs as Chess Games: Frieze, Paris+ ’ Le grand échiquier des foires : Frieze, Paris+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieckvoss Stephanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieckvoss Stephanie</w:t>
+                <w:t xml:space="preserve">hal-04501944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Schipper, de la bohème à l’entreprise Esther Schipper, From Bohemia to Business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécénat: la beauté du geste et la douceur de ses contreparties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501940v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04501945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les foires, Expansions internationales Art fairs, International Expansions</w:t>
               </w:r>
@@ -7768,525 +7768,525 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opera Gallery in Bloomsbury Art Markets</w:t>
+                <w:t xml:space="preserve">Georges-Philippe et Nathalie Vallois Gallery in Bloomsbury Art Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bloomsbury visual arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350924390.33073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1900-2000 gallery in bloombury art market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloomsbury Visual art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350924406.30523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opera Gallery in Bloomsbury Art Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bloomsbury visual arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350924406.37423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jousse gallery in Bloomsbury Art Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloomsbury visual arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350924390.37073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papillon Gallery in Bloomsbury Art Markets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Art Markets.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350924406.32098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Crousel Gallery in Bloomsbury Art Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury Art Markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350924406.31873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...154 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merit Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8512,77 +8512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of emotion: reinforcing intrinsic motivation to give</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Centre for Experimental Social Sciences.; French Association of Environmental and Resource Economists (FAERE). FRA., Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8607,77 +8607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do immediate emotions impact on pro-environmental behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Experimental Economics Association., May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8702,77 +8702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,57 +8817,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A network analysis of art worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Commons, First International Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Art Networks in French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel de Vrièse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Art networks in French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel de Vrièse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8875,293 +9078,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International ACEI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363557v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-03096810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9179,51 +9179,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bright Side of Scandals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9351,51 +9351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BB35A53"/>
+    <w:nsid w:val="6E97768E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9582,51 +9582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-moureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8850-1325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050807684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazzaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003018674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_7-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marsan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/53/28/20/PDF/2010_Smart_nA_buleuse_des_intermA_diaires.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/19/51/13/PDF/Chapitre_sur_l_economie_du_gout.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Saoualih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-024-00435-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Zenou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Girel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.151.0001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02650722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel De Vri&#232;se" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028043ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vries" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.511" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.116.0035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.111.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045070ar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culturecommunication.gouv.fr/Politiques-ministerielles/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture/Collectionneurs-d-art-contemporain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rivaud Danset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckvoss Stephanie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501946v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.37423" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.32098" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501922v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.37073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.31873" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.30523" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.33073" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#232;se" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-moureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8850-1325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050807684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazzaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003018674" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_7-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/53/28/20/PDF/2010_Smart_nA_buleuse_des_intermA_diaires.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/19/51/13/PDF/Chapitre_sur_l_economie_du_gout.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Saoualih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-024-00435-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Zenou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Girel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02650722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.151.0001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel De Vri&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028043ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.116.0035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.111.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045070ar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culturecommunication.gouv.fr/Politiques-ministerielles/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture/Collectionneurs-d-art-contemporain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rivaud Danset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckvoss Stephanie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.33073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.30523" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.37423" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.37073" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.32098" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.31873" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#232;se" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>