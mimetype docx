--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -4313,535 +4313,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les prix Ricard et Marcel-Duchamp influent-ils sur l’entrée des œuvres dans les collections publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’œuvre à la démarche artistique: Le prix de l’authenticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noésis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.237-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Roxanne Girel</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectionneurs d'art contemporain, Des acteurs méconnus de la vie artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectionneurs d'art contemporain : des acteurs méconnus de la vie artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cule.151.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeries-maisons de ventes, une situation contrastée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, s.p</w:t>
+              <w:t xml:space="preserve">, 2015, 443, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...219 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Galeries-maisons de ventes, une situation contrastée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faible rentabilité des marchands français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 443, pp.n.c</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2015, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5026,226 +5026,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (2), pp.215-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de coopération des galeries d’art contemporain l’apport de l’économie des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel De Vrièse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (3-4), pp.125-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1028043ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063586v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02634673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collectionneur sur l'échiquier</w:t>
               </w:r>
@@ -9351,51 +9351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E97768E"/>
+    <w:nsid w:val="1ABADA08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9582,51 +9582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-moureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8850-1325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050807684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazzaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003018674" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_7-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/53/28/20/PDF/2010_Smart_nA_buleuse_des_intermA_diaires.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/19/51/13/PDF/Chapitre_sur_l_economie_du_gout.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Saoualih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-024-00435-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Zenou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Girel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02650722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.151.0001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel De Vri&#232;se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028043ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.116.0035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.111.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045070ar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culturecommunication.gouv.fr/Politiques-ministerielles/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture/Collectionneurs-d-art-contemporain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rivaud Danset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckvoss Stephanie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.33073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.30523" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.37423" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.37073" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.32098" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.31873" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#232;se" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-moureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8850-1325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050807684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazzaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003018674" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_7-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Marsan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/53/28/20/PDF/2010_Smart_nA_buleuse_des_intermA_diaires.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/19/51/13/PDF/Chapitre_sur_l_economie_du_gout.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Saoualih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-024-00435-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068337v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Zenou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Girel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02650722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.151.0001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/redes.511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063586v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel De Vri&#232;se" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028043ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/form.116.0035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#233;se" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.111.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067831v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916813v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045070ar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.017.0017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ensabella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Penot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Verlaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culturecommunication.gouv.fr/Politiques-ministerielles/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture/Collectionneurs-d-art-contemporain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050583v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lazarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rivaud Danset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieckvoss Stephanie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.33073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.30523" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.37423" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924390.37073" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.32098" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350924406.31873" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_663-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7753-2_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel de Vri&#232;se" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>