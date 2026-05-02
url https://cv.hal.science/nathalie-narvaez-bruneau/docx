--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Narvaez Bruneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-narvaez-bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1706-0803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188866698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">406144782742103542621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000456753458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopie du genre en milieu universitaire : le cas d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féministes et universitaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Archives du féminisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las (re)creaciones de La Risa de la Medusa traducido por Ana María Moix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)creadoras. Una mirada sobre la escritura y la traducción desde el siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, Interlingua, 9788413695181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créa(c)tions et topique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de la création. Arts et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-93, 2021, Collection La Muette, 9782356878168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : to be two or just to be ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici ou d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Guatemala un génocide? Impressions testimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des génocides dans le monde contemporain? Réalités et représentations, Hispanística XX nº33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique humiliée, une voix de femme s’énonce : Aminata Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en discours: lieux communs &amp; stéréotypes de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’art performatif de Regina José Galindo exige et crée de nouveaux rapports au Monde et entre nos mondes. Ou de l’art d’aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE II : (re)créations en postfrontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Challenging Patriarchy and Violence:Central American Women Artists‘ Impact Through Artivism“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gender &amp; Diversity Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Université de Kiel, Nov 2023, Kiel, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une littérature exilaire au reprisage langagier, des textualités féminines pour imaginaires diasporiques : la littérature rwandaise de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE : témoignages du passé, lectures au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans & sport. La révolution ultime ou comment bouger les lignes imaginaires et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois jours pour changer le sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ladies Up!, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles artistiques et (des)accords génériques : les dissonances féminines d’Amérique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : dissonances, fissures, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, ERLIS, IDA.B, Institut des Amériques, Faculté des lettres et sciences humaines-Brest, Fac Amie Des Arts (FADA), Nov 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’initiation à la communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Le XXIe siècles face aux écrivaines et traductrices »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Oct 2021, Cádiz, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : in search of her mother tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’hypothèse d’une langue-mère », Institut d’études Ibériques et latino-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature rwandaise en français, une exogenèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFUE « Un certain regard : la langue française pour penser, appréhender et exprimer le monde », Universidad Autónoma de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré ¿un correr a toda marcha por los rieles paralelos de ambos mundos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la double appartenance dans la littérature hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉCRITURES, Université de Lorraine, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes sauvages. Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du livre Apprenties sages à la librairie Livres in Rooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saint-Pol-de-Léon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et témoignages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Violences fondées sur le genre. Données, santé, jeux d’échelle », École des Hautes Études en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género :creac(c)iones literarias durante y después de la guerra civil en Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « América Central : culturas e identidades », Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde « Territoires culturels : territoires de liberté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Créations artistiques et territoires », Maison des Sciences de l’Homme de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences contre les femmes au Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Le genre à l’Ouest », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la violence, témoigner, une écriture du vrai ? La vérité à l’œuvre dans le témoignage de Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Violence, réconciliation et pardon », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Foire de Daoulas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daoulas, Finistère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et silences des femmes dans le tissage mémoriel des violences de masse. Témoignages du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Paroles, silences, violences », Réseau genre et langage, MIE Bastille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la souffrance : paroles et silences des auteures du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées d’études « Représentations de la souffrance et du deuil collectifs suite aux violences de masse et aux génocides », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oír, ver y (no) callar: testimonios de guerrilleras guatemaltecas. O el lado oscuro de la terminología genérica. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude L’Écriture de témoignage en Amérique latine : visions et révisions, Université de Lille 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal masculin décrit au féminin : les masculinités à l’œuvre dans les témoignages de femmes guatémaltèques et rwandaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les créations des femmes et les créations des hommes ou comment repenser les identités à la lumière des créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRADIVA, Jun 2014, Paris, Institut d'Études Ibériques et Latino-américaines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si c’est une femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur le Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Apr 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner de génocide au féminin : le discours testimonial de part et d’autre de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et lire l’anéantissement, la mort et l’inachèvement du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Les figures de l’émotion dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outsiders to border crossers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et postmodernité à Porto Rico : l’œuvre plurielle de Rosario Ferré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, UBO, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias africains et le génocide au Rwanda en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias au Maghreb et en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'université de Berne, Jun 2013, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations épicées concoctées par des femmes d’Afrique subsaharienne ou comment cuisiner son mari à l’africaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le voyage des épices : pi(g)ments d’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Dec 2013, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour témoigner de l’extrême ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment représenter l’horreur ou esthétique des récits de génocide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Dec 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits sur le génocide des Tutsi du Rwanda : figure du témoin/tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Doctorale APELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l’Étude des Littératures Africaines, Apr 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathos, le corps et la blessure: le génocide des Tutsi au féminin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCRITURE DU CORPS DANS LA TRILOGIE DE CHARLOTTE DELBO AUSCHWITZ ET APRÈS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe COLLOQUE INTERNATIONAL D'ALBI, LANGAGES ET SIGNIFICATION, " L'écrit : de la signification et de l'interprétation à la traduction et au discours critique ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp 445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission éthique : voix de femmes Tutsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’ACFAS, Génocide : la trans-mission des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature féminine d’expression française maghrébine et subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Neposzitek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI - CRBC - UBO, May 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement et problématique en contexte : la Shoah et le génocide des Tutsi du Rwanda racontés par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Rinn - HCTI, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gondolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Épices, #1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género: creaciones literarias durante y después de la guerra civil en Guatemala. Estudio de su circulación en el mundo y de su recepción en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TÉMOIGNAGE DE RIGOBERTA MENCHÚ : MATÉRIALITÉS DIVERSES D’UN MÊME RÉCIT OU L’OBJET-LIVRE COMME PORTE D’ENTRÉE AU PARCOURS INTERPRÉTATIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : A Companion to Mia Couto, sous la direction de Grant Hamilton et David Huddart. Suffolk : James Currey, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No hay capital hecho sin sangre. Entrevista a Yolanda Colom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez (en.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Guerrilla unisex? Ser mujer u hombre en el conflicto guatemalteco a partir de los testimonios de combatientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otra representación estética de la violencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 188 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitríona Ní Chléirchín : Bean Róin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération : la bande dessinée arabe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Samandal : Ça restera entre nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fables de la garzette exsangue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Rinn Nathalie Narvaez Bruneau. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Collection Eidos, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images. Représentations et idées reçues de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Narvaez Bruneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-narvaez-bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1706-0803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188866698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">406144782742103542621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000456753458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopie du genre en milieu universitaire : le cas d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féministes et universitaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Archives du féminisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las (re)creaciones de La Risa de la Medusa traducido por Ana María Moix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)creadoras. Una mirada sobre la escritura y la traducción desde el siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, Interlingua, 9788413695181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créa(c)tions et topique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de la création. Arts et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-93, 2021, Collection La Muette, 9782356878168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : to be two or just to be ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici ou d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Guatemala un génocide? Impressions testimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des génocides dans le monde contemporain? Réalités et représentations, Hispanística XX nº33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique humiliée, une voix de femme s’énonce : Aminata Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en discours: lieux communs &amp; stéréotypes de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’art performatif de Regina José Galindo exige et crée de nouveaux rapports au Monde et entre nos mondes. Ou de l’art d’aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE II : (re)créations en postfrontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Challenging Patriarchy and Violence:Central American Women Artists‘ Impact Through Artivism“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gender &amp; Diversity Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Université de Kiel, Nov 2023, Kiel, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une littérature exilaire au reprisage langagier, des textualités féminines pour imaginaires diasporiques : la littérature rwandaise de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE : témoignages du passé, lectures au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles artistiques et (des)accords génériques : les dissonances féminines d’Amérique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : dissonances, fissures, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, ERLIS, IDA.B, Institut des Amériques, Faculté des lettres et sciences humaines-Brest, Fac Amie Des Arts (FADA), Nov 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans & sport. La révolution ultime ou comment bouger les lignes imaginaires et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois jours pour changer le sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ladies Up!, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’initiation à la communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Le XXIe siècles face aux écrivaines et traductrices »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Oct 2021, Cádiz, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature rwandaise en français, une exogenèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFUE « Un certain regard : la langue française pour penser, appréhender et exprimer le monde », Universidad Autónoma de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : in search of her mother tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’hypothèse d’une langue-mère », Institut d’études Ibériques et latino-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré ¿un correr a toda marcha por los rieles paralelos de ambos mundos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la double appartenance dans la littérature hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉCRITURES, Université de Lorraine, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes sauvages. Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du livre Apprenties sages à la librairie Livres in Rooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saint-Pol-de-Léon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et témoignages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Violences fondées sur le genre. Données, santé, jeux d’échelle », École des Hautes Études en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género :creac(c)iones literarias durante y después de la guerra civil en Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « América Central : culturas e identidades », Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde « Territoires culturels : territoires de liberté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Créations artistiques et territoires », Maison des Sciences de l’Homme de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences contre les femmes au Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Le genre à l’Ouest », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la violence, témoigner, une écriture du vrai ? La vérité à l’œuvre dans le témoignage de Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Violence, réconciliation et pardon », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Foire de Daoulas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daoulas, Finistère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et silences des femmes dans le tissage mémoriel des violences de masse. Témoignages du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Paroles, silences, violences », Réseau genre et langage, MIE Bastille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la souffrance : paroles et silences des auteures du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées d’études « Représentations de la souffrance et du deuil collectifs suite aux violences de masse et aux génocides », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oír, ver y (no) callar: testimonios de guerrilleras guatemaltecas. O el lado oscuro de la terminología genérica. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude L’Écriture de témoignage en Amérique latine : visions et révisions, Université de Lille 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal masculin décrit au féminin : les masculinités à l’œuvre dans les témoignages de femmes guatémaltèques et rwandaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les créations des femmes et les créations des hommes ou comment repenser les identités à la lumière des créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRADIVA, Jun 2014, Paris, Institut d'Études Ibériques et Latino-américaines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si c’est une femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur le Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Apr 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner de génocide au féminin : le discours testimonial de part et d’autre de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et lire l’anéantissement, la mort et l’inachèvement du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Les figures de l’émotion dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias africains et le génocide au Rwanda en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias au Maghreb et en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'université de Berne, Jun 2013, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outsiders to border crossers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et postmodernité à Porto Rico : l’œuvre plurielle de Rosario Ferré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, UBO, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations épicées concoctées par des femmes d’Afrique subsaharienne ou comment cuisiner son mari à l’africaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le voyage des épices : pi(g)ments d’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Dec 2013, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment représenter l’horreur ou esthétique des récits de génocide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Dec 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour témoigner de l’extrême ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits sur le génocide des Tutsi du Rwanda : figure du témoin/tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Doctorale APELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l’Étude des Littératures Africaines, Apr 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathos, le corps et la blessure: le génocide des Tutsi au féminin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCRITURE DU CORPS DANS LA TRILOGIE DE CHARLOTTE DELBO AUSCHWITZ ET APRÈS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe COLLOQUE INTERNATIONAL D'ALBI, LANGAGES ET SIGNIFICATION, " L'écrit : de la signification et de l'interprétation à la traduction et au discours critique ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp 445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission éthique : voix de femmes Tutsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’ACFAS, Génocide : la trans-mission des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature féminine d’expression française maghrébine et subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Neposzitek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI - CRBC - UBO, May 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement et problématique en contexte : la Shoah et le génocide des Tutsi du Rwanda racontés par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Rinn - HCTI, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gondolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Épices, #1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género: creaciones literarias durante y después de la guerra civil en Guatemala. Estudio de su circulación en el mundo y de su recepción en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : A Companion to Mia Couto, sous la direction de Grant Hamilton et David Huddart. Suffolk : James Currey, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TÉMOIGNAGE DE RIGOBERTA MENCHÚ : MATÉRIALITÉS DIVERSES D’UN MÊME RÉCIT OU L’OBJET-LIVRE COMME PORTE D’ENTRÉE AU PARCOURS INTERPRÉTATIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Guerrilla unisex? Ser mujer u hombre en el conflicto guatemalteco a partir de los testimonios de combatientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No hay capital hecho sin sangre. Entrevista a Yolanda Colom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez (en.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otra representación estética de la violencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitríona Ní Chléirchín : Bean Róin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 188 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération : la bande dessinée arabe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Samandal : Ça restera entre nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fables de la garzette exsangue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Rinn Nathalie Narvaez Bruneau. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Collection Eidos, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images. Représentations et idées reçues de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4290F3F"/>
+    <w:nsid w:val="9FD987B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-narvaez-bruneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1706-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188866698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/406144782742103542621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456753458" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comares.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narvaez Bruneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01135645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00830529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Neposzitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04387949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gondolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Colom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez (en.)" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7280" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.4031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-narvaez-bruneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1706-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188866698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/406144782742103542621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456753458" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comares.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narvaez Bruneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01135645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rinn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00830529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Neposzitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04387949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gondolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Colom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez (en.)" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7843" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.4031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>