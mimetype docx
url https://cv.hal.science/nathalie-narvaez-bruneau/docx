--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Narvaez Bruneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-narvaez-bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1706-0803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188866698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">406144782742103542621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000456753458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopie du genre en milieu universitaire : le cas d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féministes et universitaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Archives du féminisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las (re)creaciones de La Risa de la Medusa traducido por Ana María Moix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)creadoras. Una mirada sobre la escritura y la traducción desde el siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, Interlingua, 9788413695181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créa(c)tions et topique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de la création. Arts et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-93, 2021, Collection La Muette, 9782356878168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : to be two or just to be ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici ou d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Guatemala un génocide? Impressions testimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des génocides dans le monde contemporain? Réalités et représentations, Hispanística XX nº33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique humiliée, une voix de femme s’énonce : Aminata Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en discours: lieux communs &amp; stéréotypes de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’art performatif de Regina José Galindo exige et crée de nouveaux rapports au Monde et entre nos mondes. Ou de l’art d’aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE II : (re)créations en postfrontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Challenging Patriarchy and Violence:Central American Women Artists‘ Impact Through Artivism“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gender &amp; Diversity Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Université de Kiel, Nov 2023, Kiel, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une littérature exilaire au reprisage langagier, des textualités féminines pour imaginaires diasporiques : la littérature rwandaise de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE : témoignages du passé, lectures au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles artistiques et (des)accords génériques : les dissonances féminines d’Amérique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : dissonances, fissures, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, ERLIS, IDA.B, Institut des Amériques, Faculté des lettres et sciences humaines-Brest, Fac Amie Des Arts (FADA), Nov 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans & sport. La révolution ultime ou comment bouger les lignes imaginaires et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois jours pour changer le sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ladies Up!, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’initiation à la communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Le XXIe siècles face aux écrivaines et traductrices »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Oct 2021, Cádiz, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature rwandaise en français, une exogenèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFUE « Un certain regard : la langue française pour penser, appréhender et exprimer le monde », Universidad Autónoma de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : in search of her mother tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’hypothèse d’une langue-mère », Institut d’études Ibériques et latino-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré ¿un correr a toda marcha por los rieles paralelos de ambos mundos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la double appartenance dans la littérature hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉCRITURES, Université de Lorraine, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes sauvages. Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du livre Apprenties sages à la librairie Livres in Rooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saint-Pol-de-Léon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et témoignages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Violences fondées sur le genre. Données, santé, jeux d’échelle », École des Hautes Études en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género :creac(c)iones literarias durante y después de la guerra civil en Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « América Central : culturas e identidades », Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde « Territoires culturels : territoires de liberté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Créations artistiques et territoires », Maison des Sciences de l’Homme de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences contre les femmes au Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Le genre à l’Ouest », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la violence, témoigner, une écriture du vrai ? La vérité à l’œuvre dans le témoignage de Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Violence, réconciliation et pardon », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Foire de Daoulas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daoulas, Finistère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et silences des femmes dans le tissage mémoriel des violences de masse. Témoignages du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Paroles, silences, violences », Réseau genre et langage, MIE Bastille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la souffrance : paroles et silences des auteures du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées d’études « Représentations de la souffrance et du deuil collectifs suite aux violences de masse et aux génocides », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oír, ver y (no) callar: testimonios de guerrilleras guatemaltecas. O el lado oscuro de la terminología genérica. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude L’Écriture de témoignage en Amérique latine : visions et révisions, Université de Lille 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal masculin décrit au féminin : les masculinités à l’œuvre dans les témoignages de femmes guatémaltèques et rwandaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les créations des femmes et les créations des hommes ou comment repenser les identités à la lumière des créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRADIVA, Jun 2014, Paris, Institut d'Études Ibériques et Latino-américaines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si c’est une femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur le Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Apr 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner de génocide au féminin : le discours testimonial de part et d’autre de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et lire l’anéantissement, la mort et l’inachèvement du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Les figures de l’émotion dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias africains et le génocide au Rwanda en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias au Maghreb et en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'université de Berne, Jun 2013, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outsiders to border crossers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et postmodernité à Porto Rico : l’œuvre plurielle de Rosario Ferré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, UBO, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations épicées concoctées par des femmes d’Afrique subsaharienne ou comment cuisiner son mari à l’africaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le voyage des épices : pi(g)ments d’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Dec 2013, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment représenter l’horreur ou esthétique des récits de génocide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Dec 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour témoigner de l’extrême ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits sur le génocide des Tutsi du Rwanda : figure du témoin/tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Doctorale APELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l’Étude des Littératures Africaines, Apr 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathos, le corps et la blessure: le génocide des Tutsi au féminin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCRITURE DU CORPS DANS LA TRILOGIE DE CHARLOTTE DELBO AUSCHWITZ ET APRÈS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe COLLOQUE INTERNATIONAL D'ALBI, LANGAGES ET SIGNIFICATION, " L'écrit : de la signification et de l'interprétation à la traduction et au discours critique ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp 445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission éthique : voix de femmes Tutsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’ACFAS, Génocide : la trans-mission des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature féminine d’expression française maghrébine et subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Neposzitek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI - CRBC - UBO, May 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement et problématique en contexte : la Shoah et le génocide des Tutsi du Rwanda racontés par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Rinn - HCTI, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gondolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Épices, #1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género: creaciones literarias durante y después de la guerra civil en Guatemala. Estudio de su circulación en el mundo y de su recepción en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : A Companion to Mia Couto, sous la direction de Grant Hamilton et David Huddart. Suffolk : James Currey, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TÉMOIGNAGE DE RIGOBERTA MENCHÚ : MATÉRIALITÉS DIVERSES D’UN MÊME RÉCIT OU L’OBJET-LIVRE COMME PORTE D’ENTRÉE AU PARCOURS INTERPRÉTATIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Guerrilla unisex? Ser mujer u hombre en el conflicto guatemalteco a partir de los testimonios de combatientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No hay capital hecho sin sangre. Entrevista a Yolanda Colom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez (en.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otra representación estética de la violencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitríona Ní Chléirchín : Bean Róin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 188 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération : la bande dessinée arabe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Samandal : Ça restera entre nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fables de la garzette exsangue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Rinn Nathalie Narvaez Bruneau. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Collection Eidos, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images. Représentations et idées reçues de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Narvaez Bruneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-narvaez-bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1706-0803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188866698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">406144782742103542621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000456753458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopie du genre en milieu universitaire : le cas d’une étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féministes et universitaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Archives du féminisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las (re)creaciones de La Risa de la Medusa traducido por Ana María Moix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)creadoras. Una mirada sobre la escritura y la traducción desde el siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-117, 2023, Interlingua, 9788413695181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créa(c)tions et topique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins de la création. Arts et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-93, 2021, Collection La Muette, 9782356878168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : to be two or just to be ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici ou d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Guatemala un génocide? Impressions testimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des génocides dans le monde contemporain? Réalités et représentations, Hispanística XX nº33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique humiliée, une voix de femme s’énonce : Aminata Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en discours: lieux communs &amp; stéréotypes de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’art performatif de Regina José Galindo exige et crée de nouveaux rapports au Monde et entre nos mondes. Ou de l’art d’aimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE II : (re)créations en postfrontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Challenging Patriarchy and Violence:Central American Women Artists‘ Impact Through Artivism“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gender &amp; Diversity Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Université de Kiel, Nov 2023, Kiel, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une littérature exilaire au reprisage langagier, des textualités féminines pour imaginaires diasporiques : la littérature rwandaise de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExiGE : témoignages du passé, lectures au présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans & sport. La révolution ultime ou comment bouger les lignes imaginaires et physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois jours pour changer le sport féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ladies Up!, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles artistiques et (des)accords génériques : les dissonances féminines d’Amérique Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art(s) et migration(s) dans les Amériques et les Caraïbes (de 1940 à nos jours) : dissonances, fissures, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, ERLIS, IDA.B, Institut des Amériques, Faculté des lettres et sciences humaines-Brest, Fac Amie Des Arts (FADA), Nov 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’initiation à la communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Le XXIe siècles face aux écrivaines et traductrices »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Oct 2021, Cádiz, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature rwandaise en français, une exogenèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AFUE « Un certain regard : la langue française pour penser, appréhender et exprimer le monde », Universidad Autónoma de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré : in search of her mother tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’hypothèse d’une langue-mère », Institut d’études Ibériques et latino-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poética de Rosario Ferré ¿un correr a toda marcha por los rieles paralelos de ambos mundos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire la double appartenance dans la littérature hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉCRITURES, Université de Lorraine, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes sauvages. Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du livre Apprenties sages à la librairie Livres in Rooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saint-Pol-de-Léon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et témoignages »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Violences fondées sur le genre. Données, santé, jeux d’échelle », École des Hautes Études en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à une table ronde « Territoires culturels : territoires de liberté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Créations artistiques et territoires », Maison des Sciences de l’Homme de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género :creac(c)iones literarias durante y después de la guerra civil en Guatemala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « América Central : culturas e identidades », Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences contre les femmes au Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Le genre à l’Ouest », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la violence, témoigner, une écriture du vrai ? La vérité à l’œuvre dans le témoignage de Rigoberta Menchú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Violence, réconciliation et pardon », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et silences des femmes dans le tissage mémoriel des violences de masse. Témoignages du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Paroles, silences, violences », Réseau genre et langage, MIE Bastille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Foire de Daoulas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daoulas, Finistère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la souffrance : paroles et silences des auteures du Guatemala et du Rwanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées d’études « Représentations de la souffrance et du deuil collectifs suite aux violences de masse et aux génocides », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Oír, ver y (no) callar: testimonios de guerrilleras guatemaltecas. O el lado oscuro de la terminología genérica. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude L’Écriture de témoignage en Amérique latine : visions et révisions, Université de Lille 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lille, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal masculin décrit au féminin : les masculinités à l’œuvre dans les témoignages de femmes guatémaltèques et rwandaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les créations des femmes et les créations des hommes ou comment repenser les identités à la lumière des créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRADIVA, Jun 2014, Paris, Institut d'Études Ibériques et Latino-américaines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si c’est une femme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude sur le Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBO, Apr 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner de génocide au féminin : le discours testimonial de part et d’autre de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outsiders to border crossers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et postmodernité à Porto Rico : l’œuvre plurielle de Rosario Ferré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, UBO, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias africains et le génocide au Rwanda en 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias au Maghreb et en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'université de Berne, Jun 2013, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et lire l’anéantissement, la mort et l’inachèvement du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Les figures de l’émotion dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations épicées concoctées par des femmes d’Afrique subsaharienne ou comment cuisiner son mari à l’africaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le voyage des épices : pi(g)ments d’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Dec 2013, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions pour témoigner de l’extrême ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants HCTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment représenter l’horreur ou esthétique des récits de génocide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, Dec 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits sur le génocide des Tutsi du Rwanda : figure du témoin/tiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude Doctorale APELA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l’Étude des Littératures Africaines, Apr 2012, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pathos, le corps et la blessure: le génocide des Tutsi au féminin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCTI, UBO, Mar 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCRITURE DU CORPS DANS LA TRILOGIE DE CHARLOTTE DELBO AUSCHWITZ ET APRÈS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe COLLOQUE INTERNATIONAL D'ALBI, LANGAGES ET SIGNIFICATION, " L'écrit : de la signification et de l'interprétation à la traduction et au discours critique ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France. pp 445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission éthique : voix de femmes Tutsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’ACFAS, Génocide : la trans-mission des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature féminine d’expression française maghrébine et subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Neposzitek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI - CRBC - UBO, May 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnement et problématique en contexte : la Shoah et le génocide des Tutsi du Rwanda racontés par des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sémantique en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Rinn - HCTI, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gondolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Épices, #1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violencia extrema a prueba de género: creaciones literarias durante y después de la guerra civil en Guatemala. Estudio de su circulación en el mundo y de su recepción en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TÉMOIGNAGE DE RIGOBERTA MENCHÚ : MATÉRIALITÉS DIVERSES D’UN MÊME RÉCIT OU L’OBJET-LIVRE COMME PORTE D’ENTRÉE AU PARCOURS INTERPRÉTATIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : A Companion to Mia Couto, sous la direction de Grant Hamilton et David Huddart. Suffolk : James Currey, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No hay capital hecho sin sangre. Entrevista a Yolanda Colom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez (en.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Guerrilla unisex? Ser mujer u hombre en el conflicto guatemalteco a partir de los testimonios de combatientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kamchatka. Revista de análisis cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/KAM.6.7280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otra representación estética de la violencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitríona Ní Chléirchín : Bean Róin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 188 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération : la bande dessinée arabe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Samandal : Ça restera entre nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fables de la garzette exsangue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Fatima Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narvaez Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Rinn Nathalie Narvaez Bruneau. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Collection Eidos, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique en images. Représentations et idées reçues de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Narváez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-07188-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FD987B7"/>
+    <w:nsid w:val="CC537F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-narvaez-bruneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1706-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188866698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/406144782742103542621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456753458" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comares.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narvaez Bruneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01135645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rinn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00830529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Neposzitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04387949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gondolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Colom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez (en.)" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7843" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.4031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-narvaez-bruneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1706-0803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188866698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/406144782742103542621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456753458" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comares.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narvaez Bruneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01135645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rinn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00830529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Neposzitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04387949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gondolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03020272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Colom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Narv&#225;ez (en.)" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/KAM.6.7280" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.4031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>