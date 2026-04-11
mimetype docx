--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2637,291 +2637,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Berges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00368⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623280v1</w:t>
+                <w:t xml:space="preserve">hal-02629201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guerche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629201v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sulfur applications on the agronomic performance of rapeseed-clover mixtures</w:t>
               </w:r>
@@ -3173,575 +3173,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis of nitrogen use efficiency and yield stability across environments in winter rapeseed</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual modeling based on deep phenotyping provides complementary data to field experiments to predict plant emergence in oilseed rape genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-016-0432-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462774v1</w:t>
+                <w:t xml:space="preserve">hal-02632651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual modeling based on deep phenotyping provides complementary data to field experiments to predict plant emergence in oilseed rape genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Demilly</w:t>
+                <w:t xml:space="preserve">Genetic basis of nitrogen use efficiency and yield stability across environments in winter rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-016-0432-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632651v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping unravels the genetic control of seed germination and vigor in [i]Brassica napus[/i].</w:t>
+                <w:t xml:space="preserve">Regulation of FATTY ACID ELONGATION1 expression in embryonic and vascular tissues of Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah V Hatzig</w:t>
+                <w:t xml:space="preserve">Hélène Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Frisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Breuer</w:t>
+                <w:t xml:space="preserve">Jeroen Wilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00221⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1-2), pp.65-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0309-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255746v1</w:t>
+                <w:t xml:space="preserve">hal-01174449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of FATTY ACID ELONGATION1 expression in embryonic and vascular tissues of Brassica napus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association mapping unravels the genetic control of seed germination and vigor in [i]Brassica napus[/i].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+                <w:t xml:space="preserve">Sarah V Hatzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Delseny</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (1-2), pp.65-83. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-015-0309-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174449v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5810,51 +5810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,273 +7594,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mitogen-Activated Protein Kinase 12 is involved in Arabidopsis seed filling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734026v1</w:t>
+                <w:t xml:space="preserve">hal-03354318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mitogen-Activated Protein Kinase 12 is involved in Arabidopsis seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corlouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354318v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
               </w:r>
@@ -9512,51 +9512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9883,64 +9883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
@@ -10222,260 +10222,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reproducible and high‐throughput workflow to quantify globulins and napins, the two major seed storage proteins in oilseed rape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Le Goff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC 2019</w:t>
+              <w:t xml:space="preserve">15th International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236082v1</w:t>
+                <w:t xml:space="preserve">hal-03322722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of shoot branching by light competition in WOSR: how to disentangle the respective effects of light intensity and light spectrum (Red:Far-red ratio) in dense crops?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+                <w:t xml:space="preserve">Towards a reproducible and high‐throughput workflow to quantify globulins and napins, the two major seed storage proteins in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Rapeseed Congress</w:t>
+              <w:t xml:space="preserve">IRC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322722v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of near-infrared spectroscopy models for predicting nitrogen and carbon contents in rapeseed tissues (Brassica napus)</w:t>
               </w:r>
@@ -10586,51 +10586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of seed quality in Brassicaceae seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,51 +10638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Crucifer-Genetics-Conference-Brassica-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
@@ -10836,103 +10836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture génétique de la qualité de la graine chez Arabidopsis et le colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11284,51 +11284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Meiosis : methods and protocols</w:t>
@@ -12385,51 +12385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C1F4320"/>
+    <w:nsid w:val="4E331556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12616,51 +12616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-nesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2552-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194604306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/50147373390041580004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.nesi@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.rennes.inra.fr/igepp_eng/RESEARCH-TEAMS/Yield-under-Abiotic-Challenges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.inra.fr/rapsodyn_eng/The-project" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sybraclim.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/prix-medailles/prix-jean-dufrenoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6766-4117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04664-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Fletcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian K. Greaves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Calleja-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carrera-Casta&#241;o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanessa Hatzig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02386852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9120798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatzig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s G&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Snowdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0371-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Hatzig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frisch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00221" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wilmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0309-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1130-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irina Zaharia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Abrams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hohmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCBTCZ1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle R. Savoire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTQTFJQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Minns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koumproglou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kitsios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Devouge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060450b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Tailliart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guernec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrianasolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szambien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.axmag.com/data/201802/20180222/U117435_F473159/HTML5/index.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-nesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2552-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194604306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/50147373390041580004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.nesi@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.rennes.inra.fr/igepp_eng/RESEARCH-TEAMS/Yield-under-Abiotic-Challenges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.inra.fr/rapsodyn_eng/The-project" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sybraclim.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/prix-medailles/prix-jean-dufrenoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6766-4117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04664-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Fletcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian K. Greaves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Calleja-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carrera-Casta&#241;o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanessa Hatzig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02386852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9120798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatzig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s G&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Snowdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0371-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wilmer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0309-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Hatzig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00221" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1130-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irina Zaharia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Abrams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hohmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCBTCZ1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle R. Savoire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTQTFJQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Minns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koumproglou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kitsios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Devouge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060450b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Tailliart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guernec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrianasolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szambien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.axmag.com/data/201802/20180222/U117435_F473159/HTML5/index.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>