--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1030,295 +1030,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of root morphology in response to nitrogen across rapeseed diversity</w:t>
+                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Haelterman</w:t>
+                <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louvieaux</w:t>
+                <w:t xml:space="preserve">Julie Legrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chiodi</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Kupcsik</w:t>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176 (3), pp.e14315. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576276v1</w:t>
+                <w:t xml:space="preserve">hal-04609814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
+                <w:t xml:space="preserve">Genetic control of root morphology in response to nitrogen across rapeseed diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Laurençon</w:t>
+                <w:t xml:space="preserve">Loïc Haelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Legrix</w:t>
+                <w:t xml:space="preserve">Julien Louvieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Claudia Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demilly</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">László Kupcsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (7), pp.156. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (3), pp.e14315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609814v1</w:t>
+                <w:t xml:space="preserve">hal-04576276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,291 +2637,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629201v1</w:t>
+                <w:t xml:space="preserve">hal-02623280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrián Gonzalo</w:t>
+                <w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Berges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, 13 p. </w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623280v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sulfur applications on the agronomic performance of rapeseed-clover mixtures</w:t>
               </w:r>
@@ -3041,51 +3041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen use efficiency in rapeseed. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.90-99. </w:t>
@@ -3325,90 +3325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic basis of nitrogen use efficiency and yield stability across environments in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3453,295 +3453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of FATTY ACID ELONGATION1 expression in embryonic and vascular tissues of Brassica napus</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping unravels the genetic control of seed germination and vigor in [i]Brassica napus[/i].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiron</w:t>
+                <w:t xml:space="preserve">Sarah V Hatzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Wilmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+                <w:t xml:space="preserve">Matthias Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Delseny</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-015-0309-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174449v1</w:t>
+                <w:t xml:space="preserve">hal-01255746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping unravels the genetic control of seed germination and vigor in [i]Brassica napus[/i].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of FATTY ACID ELONGATION1 expression in embryonic and vascular tissues of Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah V Hatzig</w:t>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Frisch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
+                <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.221. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1-2), pp.65-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0309-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255746v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
               </w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of yield and yield components in winter oilseed rape ([i]Brassica napus[/i] L.) grown under nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,613 +5395,613 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein composition of oil bodies from mature Brassica napus seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Boulard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (12), pp.3268-3284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200800449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659048v1</w:t>
+                <w:t xml:space="preserve">hal-02659306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein composition of oil bodies from mature Brassica napus seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine C. Boulard</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (12), pp.3268-3284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200800449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659306v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lécureuil</w:t>
+                <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28, pp.601 - 617. </w:t>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.601-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263500v1</w:t>
+                <w:t xml:space="preserve">hal-02662820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
+                <w:t xml:space="preserve">Alain Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (4), pp.601-617. </w:t>
+              <w:t xml:space="preserve">, 2009, 28, pp.601 - 617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662820v1</w:t>
+                <w:t xml:space="preserve">hal-05263500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica orthologs from BANYULS belong to a small multigene family, which is involved in procyanidin accumulation in the seed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7626,77 +7626,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
@@ -7725,103 +7725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mitogen-Activated Protein Kinase 12 is involved in Arabidopsis seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7898,51 +7898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
@@ -8810,277 +8810,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Leaf Area Index of 96 Oilseed Rape Genotypes submitted to limiting or non limiting Nitrogen input</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Andrianasolo</w:t>
+                <w:t xml:space="preserve">Utilisation de la variabilité naturelle pour identifier et valider les déterminants génétiques de la teneur en huile dans la graine de colza (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Viera de Oliviera</w:t>
+                <w:t xml:space="preserve">R. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orsel</w:t>
+                <w:t xml:space="preserve">C. Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Graines 2011 : 3ème colloque National du réseau français de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes FR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849122v1</w:t>
+                <w:t xml:space="preserve">hal-00849123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la variabilité naturelle pour identifier et valider les déterminants génétiques de la teneur en huile dans la graine de colza (Brassica napus L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Response of Leaf Area Index of 96 Oilseed Rape Genotypes submitted to limiting or non limiting Nitrogen input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kergoat</w:t>
+                <w:t xml:space="preserve">A.C. Viera de Oliviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Confolent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">M. Orsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2011 : 3ème colloque National du réseau français de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes FR, France</w:t>
+              <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849123v1</w:t>
+                <w:t xml:space="preserve">hal-00849122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arabidopsis thaliana T-DNA mutants affected in flavonoid biosynthetic pathway in the seed coat</w:t>
               </w:r>
@@ -9348,51 +9348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9512,51 +9512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9719,51 +9719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,64 +9883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
@@ -10586,51 +10586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of seed quality in Brassicaceae seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,51 +10638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Crucifer-Genetics-Conference-Brassica-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
@@ -10836,103 +10836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture génétique de la qualité de la graine chez Arabidopsis et le colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11284,51 +11284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Meiosis : methods and protocols</w:t>
@@ -11396,51 +11396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11755,51 +11755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen remobilization efficiency for oilseed rape yield improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,51 +11905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favorable alleles for early plant vigor related traits display unbalanced occurrence within rapeseed germplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12385,51 +12385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E331556"/>
+    <w:nsid w:val="30DAA8BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12616,51 +12616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-nesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2552-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194604306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/50147373390041580004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.nesi@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.rennes.inra.fr/igepp_eng/RESEARCH-TEAMS/Yield-under-Abiotic-Challenges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.inra.fr/rapsodyn_eng/The-project" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sybraclim.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/prix-medailles/prix-jean-dufrenoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6766-4117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04664-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Fletcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian K. Greaves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Calleja-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carrera-Casta&#241;o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanessa Hatzig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02386852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9120798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatzig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s G&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Snowdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0371-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wilmer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0309-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Hatzig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00221" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1130-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irina Zaharia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Abrams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hohmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCBTCZ1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle R. Savoire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTQTFJQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Minns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koumproglou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kitsios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Devouge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060450b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Tailliart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guernec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrianasolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szambien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.axmag.com/data/201802/20180222/U117435_F473159/HTML5/index.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-nesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2552-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194604306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/50147373390041580004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.nesi@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.rennes.inra.fr/igepp_eng/RESEARCH-TEAMS/Yield-under-Abiotic-Challenges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.inra.fr/rapsodyn_eng/The-project" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sybraclim.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/prix-medailles/prix-jean-dufrenoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6766-4117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04664-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Fletcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian K. Greaves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Calleja-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carrera-Casta&#241;o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanessa Hatzig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02386852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9120798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatzig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s G&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Snowdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0371-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Hatzig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frisch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00221" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wilmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0309-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1130-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irina Zaharia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Abrams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hohmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCBTCZ1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle R. Savoire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTQTFJQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Minns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koumproglou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kitsios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Devouge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060450b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Tailliart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guernec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrianasolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szambien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.axmag.com/data/201802/20180222/U117435_F473159/HTML5/index.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>