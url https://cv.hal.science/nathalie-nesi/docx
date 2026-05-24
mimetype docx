--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -762,740 +762,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envirotyping within a multi-environment trial allowed identifying genetic determinants of winter oilseed rape yield stability</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset of near infrared spectroscopy measurements to predict Nitrogen and Carbon contents in a wide range of tissues from Brassica napus plants grown under contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corlouer</w:t>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+                <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (7), pp.164. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04664-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618173v1</w:t>
+                <w:t xml:space="preserve">hal-04804520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset of near infrared spectroscopy measurements to predict Nitrogen and Carbon contents in a wide range of tissues from Brassica napus plants grown under contrasted environments</w:t>
+                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leprince</w:t>
+                <w:t xml:space="preserve">Julie Legrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Guichard</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111163⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804520v2</w:t>
+                <w:t xml:space="preserve">hal-04609814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenomic predictions help capture low-effect alleles promoting seed germination in oilseed rape in addition to QTL analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic control of root morphology in response to nitrogen across rapeseed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Legrix</w:t>
+                <w:t xml:space="preserve">Loïc Haelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Julien Louvieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demilly</w:t>
+                <w:t xml:space="preserve">Claudia Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kupcsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04659-0⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (3), pp.e14315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609814v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of root morphology in response to nitrogen across rapeseed diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louvieaux</w:t>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chiodi</w:t>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Kupcsik</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 176 (3), pp.e14315. </w:t>
+              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576276v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
+                <w:t xml:space="preserve">Envirotyping within a multi-environment trial allowed identifying genetic determinants of winter oilseed rape yield stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+                <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Magalie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04664-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443649v1</w:t>
+                <w:t xml:space="preserve">hal-04618173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to improve field establishment of canola: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew N. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M. Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,77 +1585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can ecoclimatic indicators assist crop performance predictions in oilseed rape upon repeated heat stresses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1706,64 +1706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,103 +1844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Approach to Analyze Seed Germination in Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Envirotypes Based on Seed Yield Limiting Factors Allow to Tackle G × E Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corlouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Boter</w:t>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Calleja-Cabrera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vanessa Hatzig</w:t>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01342⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (12), pp.798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9120798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319855v1</w:t>
+                <w:t xml:space="preserve">hal-02386852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envirotypes Based on Seed Yield Limiting Factors Allow to Tackle G × E Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corlouer</w:t>
+                <w:t xml:space="preserve">An Integrative Approach to Analyze Seed Germination in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Boter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Calleja-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Carrera-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bissuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Sarah Vanessa Hatzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (12), pp.798. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy9120798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386852v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,291 +2637,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Berges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00368⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623280v1</w:t>
+                <w:t xml:space="preserve">hal-02629201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+                <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guerche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629201v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sulfur applications on the agronomic performance of rapeseed-clover mixtures</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diquelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3041,103 +3041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen use efficiency in rapeseed. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod Snowdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.38. </w:t>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.90-99. </w:t>
@@ -3325,90 +3325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic basis of nitrogen use efficiency and yield stability across environments in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3453,295 +3453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping unravels the genetic control of seed germination and vigor in [i]Brassica napus[/i].</w:t>
+                <w:t xml:space="preserve">Regulation of FATTY ACID ELONGATION1 expression in embryonic and vascular tissues of Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah V Hatzig</w:t>
+                <w:t xml:space="preserve">Hélène Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Frisch</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jeroen Wilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00221⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1-2), pp.65-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0309-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255746v1</w:t>
+                <w:t xml:space="preserve">hal-01174449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of FATTY ACID ELONGATION1 expression in embryonic and vascular tissues of Brassica napus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association mapping unravels the genetic control of seed germination and vigor in [i]Brassica napus[/i].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sarah V Hatzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Delseny</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (1-2), pp.65-83. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-015-0309-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174449v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.59. </w:t>
@@ -3989,453 +3989,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sulphur deficiency in commercial oilseed rape crops from plant analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of yield and yield components in winter oilseed rape ([i]Brassica napus[/i] L.) grown under nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Sarda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
+                <w:t xml:space="preserve">Michel Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Amandine Lariepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859613000105⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199 (1-2), pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-014-1130-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208761v1</w:t>
+                <w:t xml:space="preserve">hal-01208748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of yield and yield components in winter oilseed rape ([i]Brassica napus[/i] L.) grown under nitrogen limitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Bissuel</w:t>
+                <w:t xml:space="preserve">Early osmotic adjustment responses in drought-resistant and drought-sensitive oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Irina Zaharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bregeon</w:t>
+                <w:t xml:space="preserve">Marie Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lariepe</w:t>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 199 (1-2), pp.183-205. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (8), pp.797 - 809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-014-1130-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jipb.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208748v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early osmotic adjustment responses in drought-resistant and drought-sensitive oilseed rape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of sulphur deficiency in commercial oilseed rape crops from plant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Abrams</w:t>
+                <w:t xml:space="preserve">X. Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hohmann</w:t>
+                <w:t xml:space="preserve">M. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56 (8), pp.797 - 809. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 152 (4), pp.616 - 633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jipb.12199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0021859613000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208755v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the structural organization of the oil bodies in the Brassica napus seed as a mean to improve the oil extraction yield</w:t>
               </w:r>
@@ -4726,51 +4726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum of research projects to improve extraction of oil and proteins in oilseed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,51 +5045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (10), pp.6246-6256. </w:t>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Savoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,51 +5287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pignocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Minns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koumproglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,345 +5663,345 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
+                <w:t xml:space="preserve">Alain Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (4), pp.601-617. </w:t>
+              <w:t xml:space="preserve">, 2009, 28, pp.601 - 617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662820v1</w:t>
+                <w:t xml:space="preserve">hal-05263500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lécureuil</w:t>
+                <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28, pp.601 - 617. </w:t>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.601-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263500v1</w:t>
+                <w:t xml:space="preserve">hal-02662820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica orthologs from BANYULS belong to a small multigene family, which is involved in procyanidin accumulation in the seed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,77 +6065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular approaches to improve nutritional value of Brassica napus L. seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Devouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Tailliart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6597,51 +6597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proanthocyanidin-accumulating cells in Arabidopsis testa : regulation of differentiation and role in seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,51 +6709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transparent TESTA16 locus encodes the Arabidopsis Bsister Mads domain protein and is required for proper development and pigmentation of the seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,51 +6834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis TT2 gene encodes an R2R3 MYB domain protein that acts as a key determinant for proanthocyanidin accumulation in developing seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TT8 gene encodes a basic helix-loop-helix domain protein required for expression of DFR and BAN genes in Arabidopsis siliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7132,51 +7132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 175, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7246,90 +7246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envirotyping within a Multi-Environment Trial allowed identifying genetic determinants of winter oilseed rape yield plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rapeseed Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GCIRC, Sep 2023, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7367,77 +7367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7488,77 +7488,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can ecoclimatic indicators assist crop performance predictions in oilseed rape upon repeated heat waves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7600,103 +7600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines, Mar 2019, Angers, France</w:t>
@@ -7725,103 +7725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mitogen-Activated Protein Kinase 12 is involved in Arabidopsis seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,103 +7846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rapeseed Congres IRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
@@ -8090,445 +8090,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t>
+                <w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456892v1</w:t>
+                <w:t xml:space="preserve">hal-03456905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen deficiency impacts on cell and tissue structure changes associated to leaf senescence in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+                <w:t xml:space="preserve">C. Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Debrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11th national meeting of the SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456905v1</w:t>
+                <w:t xml:space="preserve">hal-02604651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen deficiency impacts on cell and tissue structure changes associated to leaf senescence in Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Carles</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th national meeting of the SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604651v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des protéines de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8605,51 +8605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8685,432 +8685,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Area Index, a good functional trait for screening genetic diversity of Winter Oil Seed Rape response to N constraint : Study of a panel of 95 genotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Utilisation de la variabilité naturelle pour identifier et valider les déterminants génétiques de la teneur en huile dans la graine de colza (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guernec</w:t>
+                <w:t xml:space="preserve">R. Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Andrianasolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. C. Viera de Oliviera</w:t>
+                <w:t xml:space="preserve">C. Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prague13th International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Graines 2011 : 3ème colloque National du réseau français de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes FR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849121v1</w:t>
+                <w:t xml:space="preserve">hal-00849123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la variabilité naturelle pour identifier et valider les déterminants génétiques de la teneur en huile dans la graine de colza (Brassica napus L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Response of Leaf Area Index of 96 Oilseed Rape Genotypes submitted to limiting or non limiting Nitrogen input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kergoat</w:t>
+                <w:t xml:space="preserve">A.C. Viera de Oliviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Confolent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">M. Orsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2011 : 3ème colloque National du réseau français de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes FR, France</w:t>
+              <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849123v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Leaf Area Index of 96 Oilseed Rape Genotypes submitted to limiting or non limiting Nitrogen input</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Leaf Area Index, a good functional trait for screening genetic diversity of Winter Oil Seed Rape response to N constraint : Study of a panel of 95 genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orsel</w:t>
+                <w:t xml:space="preserve">A. C. Viera de Oliviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Prague13th International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849122v1</w:t>
+                <w:t xml:space="preserve">hal-00849121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arabidopsis thaliana T-DNA mutants affected in flavonoid biosynthetic pathway in the seed coat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9348,90 +9348,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9467,523 +9467,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed storage protein composition and glucosinolate content in rapeseed : towards the identification of genetic and molecular determinants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
+              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245596v1</w:t>
+                <w:t xml:space="preserve">hal-05287200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287200v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf cover dynamics highlighted old spring germplasm as promising resources to improve early vigour in oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+                <w:t xml:space="preserve">Seed storage protein composition and glucosinolate content in rapeseed : towards the identification of genetic and molecular determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corlouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">GRAINES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263005v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed storage protein composition and glucosinolate content in rapeseed : towards the identification of genetic and molecular determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAINES 2023</w:t>
+              <w:t xml:space="preserve">Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452612v1</w:t>
+                <w:t xml:space="preserve">hal-04245596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un pathosystème Brassica napus L./Alternaria brassicicola pour l’étude du déterminisme de la transmission à la semence</w:t>
               </w:r>
@@ -10107,77 +10107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ecoclimatic indicators as a strategy to take into account the effects of repeated heat waves in oilseed rape performance predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10353,90 +10353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reproducible and high‐throughput workflow to quantify globulins and napins, the two major seed storage proteins in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10455,484 +10455,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of near-infrared spectroscopy models for predicting nitrogen and carbon contents in rapeseed tissues (Brassica napus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Genetic architecture of seed quality in Brassicaceae seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retailleau Lucile</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
+                <w:t xml:space="preserve">Ophélie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">21. Crucifer-Genetics-Conference-Brassica-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236046v1</w:t>
+                <w:t xml:space="preserve">hal-02733769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of seed quality in Brassicaceae seeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Guilbert</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling of leaf senescence and nitrogen deficiency response in oilseed rape (Brassica napus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guerche</w:t>
+                <w:t xml:space="preserve">Marie Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Crucifer-Genetics-Conference-Brassica-2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733769v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of leaf senescence and nitrogen deficiency response in oilseed rape (Brassica napus).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viaud</w:t>
+                <w:t xml:space="preserve">Development and validation of near-infrared spectroscopy models for predicting nitrogen and carbon contents in rapeseed tissues (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Leconte</w:t>
+                <w:t xml:space="preserve">Retailleau Lucile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239290v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture génétique de la qualité de la graine chez Arabidopsis et le colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10996,51 +10996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11116,51 +11116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : 15 années de partenariat public-privé pour la recherche en colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Durand-Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Szambien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
@@ -11284,51 +11284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Christophorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Meiosis : methods and protocols</w:t>
@@ -11396,51 +11396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11549,77 +11549,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colza : la recherche se penche sur la valorisation de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11650,51 +11650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de la diversité génétique d’une collection de colza : Comparaison d’une analyse basée sur des caractères phénotypiques et des marqueurs SSR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11755,77 +11755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen remobilization efficiency for oilseed rape yield improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,90 +11905,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favorable alleles for early plant vigor related traits display unbalanced occurrence within rapeseed germplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12385,51 +12385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30DAA8BB"/>
+    <w:nsid w:val="AC6C2BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12616,51 +12616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-nesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2552-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194604306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/50147373390041580004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.nesi@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.rennes.inra.fr/igepp_eng/RESEARCH-TEAMS/Yield-under-Abiotic-Challenges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.inra.fr/rapsodyn_eng/The-project" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sybraclim.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/prix-medailles/prix-jean-dufrenoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6766-4117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04664-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Fletcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian K. Greaves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Calleja-Cabrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carrera-Casta&#241;o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanessa Hatzig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02386852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9120798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatzig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s G&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Snowdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0371-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Hatzig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frisch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00221" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wilmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0309-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1130-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irina Zaharia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Abrams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hohmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12199" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCBTCZ1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle R. Savoire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTQTFJQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Minns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koumproglou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kitsios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Devouge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060450b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Tailliart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guernec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrianasolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szambien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.axmag.com/data/201802/20180222/U117435_F473159/HTML5/index.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-nesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2552-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194604306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/50147373390041580004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.nesi@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.rennes.inra.fr/igepp_eng/RESEARCH-TEAMS/Yield-under-Abiotic-Challenges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www6.inra.fr/rapsodyn_eng/The-project" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sybraclim.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/prix-medailles/prix-jean-dufrenoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-6766-4117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04664-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N. Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Barrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Fletcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian K. Greaves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02386852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9120798" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Calleja-Cabrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carrera-Casta&#241;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanessa Hatzig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01342" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatzig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Breuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s G&#233;nard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Snowdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0371-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wilmer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0309-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Hatzig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Frisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00221" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1130-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irina Zaharia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Abrams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hohmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCBTCZ1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Boulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle R. Savoire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTQTFJQ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0384" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Savoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Minns" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koumproglou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kitsios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1017-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Devouge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060450b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Tailliart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pourcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.57.032905.105252" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682232v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Jenkins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208684v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrianasolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guernec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Viera de Oliviera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koornneef" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263005v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322722v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szambien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.axmag.com/data/201802/20180222/U117435_F473159/HTML5/index.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288181v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollivier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>