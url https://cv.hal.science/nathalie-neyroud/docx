--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -905,51 +905,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Regulation of K v 4.3 and Voltage-Gated Sodium Channels Underlies Predisposition to Cardiac and Neuronal Channelopathies</w:t>
+                <w:t xml:space="preserve">Inter-Regulation of Kv4.3 and Voltage-Gated Sodium Channels Underlies Predisposition to Cardiac and Neuronal Channelopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Clatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
@@ -988,346 +988,346 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (14), pp.5057. </w:t>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21145057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932372v1</w:t>
+                <w:t xml:space="preserve">inserm-04021335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel gain‐of‐function mutation in SCN5A responsible for multifocal ectopic Purkinje‐related premature contractions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fressart</w:t>
+                <w:t xml:space="preserve">Inter-Regulation of K v 4.3 and Voltage-Gated Sodium Channels Underlies Predisposition to Cardiac and Neuronal Channelopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Souil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23981⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (14), pp.5057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21145057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934592v1</w:t>
+                <w:t xml:space="preserve">hal-02932372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Regulation of Kv4.3 and Voltage-Gated Sodium Channels Underlies Predisposition to Cardiac and Neuronal Channelopathies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jing Huang</w:t>
+                <w:t xml:space="preserve">A novel gain‐of‐function mutation in SCN5A responsible for multifocal ectopic Purkinje‐related premature contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waintraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fressart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21145057⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (4), pp.850-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04021335v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A truncating SCN5A mutation combined with genetic variability causes sick sinus syndrome and early atrial fibrillation</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fressart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6285,51 +6285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995067v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clatot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neyroud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2707209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04021311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Kassar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102680" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Blancard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriana Aguilar-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaksmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02932372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21145057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23981" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04021335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ziyadeh-Isleem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.02.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darouna Kattygnarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ichai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGENETICS.110.959130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El-Haou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.191007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Abi-Char" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vranckx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01045.2007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Extramiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Badilini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chabani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2004.09.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7J0H7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hatem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Disilvestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.0000012502.92751.e6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Nuss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marb&#225;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-002-1033-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9C1PVRWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupoglazoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denjoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.8.1095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouabe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Denjoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hainque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(99)00411-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Extramiana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tavernier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maison-Blanche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Neyroud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jordaens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Mohammad-Panah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/302346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lupoglazoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.84.3.290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki V. Huikuri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Juhani Koistinen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coumel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0002-9149(98)00835-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCGVR6CD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenske" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spillman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.10.1077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maison-Blanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/euhj.1997.0730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gary" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Villain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200165" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guicheney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Casasoprana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.96.9.2778" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tesson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0297-186" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.17.5472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02329255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coumel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catuli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0736(95)80039-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22JQL1J7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leenhardt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Laporte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Algalarrondo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gizon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El Kassar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giraud-Triboult" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blancard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaksmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux-Buisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bradley Nuss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leppo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin Donahue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0076-6879(02)46064-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995067v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clatot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neyroud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2707209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04021311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Kassar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102680" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Blancard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriana Aguilar-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaksmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04021335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21145057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02932372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23981" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ziyadeh-Isleem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.02.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darouna Kattygnarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ichai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGENETICS.110.959130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El-Haou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.191007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Abi-Char" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vranckx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01045.2007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Extramiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Badilini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chabani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2004.09.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7J0H7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hatem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Disilvestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.0000012502.92751.e6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Nuss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marb&#225;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-002-1033-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9C1PVRWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupoglazoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denjoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.8.1095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouabe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Denjoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hainque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(99)00411-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Extramiana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tavernier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maison-Blanche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Neyroud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jordaens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Mohammad-Panah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/302346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lupoglazoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.84.3.290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki V. Huikuri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Juhani Koistinen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coumel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0002-9149(98)00835-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCGVR6CD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenske" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spillman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.10.1077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maison-Blanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/euhj.1997.0730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gary" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Villain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200165" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guicheney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Casasoprana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.96.9.2778" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tesson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0297-186" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.17.5472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02329255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coumel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catuli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0736(95)80039-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22JQL1J7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leenhardt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Laporte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Algalarrondo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gizon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El Kassar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giraud-Triboult" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blancard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaksmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux-Buisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bradley Nuss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leppo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin Donahue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0076-6879(02)46064-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>