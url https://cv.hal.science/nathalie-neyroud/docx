--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -905,4157 +905,4023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Regulation of Kv4.3 and Voltage-Gated Sodium Channels Underlies Predisposition to Cardiac and Neuronal Channelopathies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Neyroud</w:t>
+                <w:t xml:space="preserve">A novel gain‐of‐function mutation in SCN5A responsible for multifocal ectopic Purkinje‐related premature contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Souil</w:t>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Huang</w:t>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waintraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fressart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21145057⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (4), pp.850-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04021335v1</w:t>
+                <w:t xml:space="preserve">hal-02934592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Regulation of K v 4.3 and Voltage-Gated Sodium Channels Underlies Predisposition to Cardiac and Neuronal Channelopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Clatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (14), pp.5057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21145057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel gain‐of‐function mutation in SCN5A responsible for multifocal ectopic Purkinje‐related premature contractions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fressart</w:t>
+                <w:t xml:space="preserve">A truncating SCN5A mutation combined with genetic variability causes sick sinus syndrome and early atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Ziyadeh-Isleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (6), pp.1015-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934592v1</w:t>
+                <w:t xml:space="preserve">hal-02330963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A truncating SCN5A mutation combined with genetic variability causes sick sinus syndrome and early atrial fibrillation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Clatot</w:t>
+                <w:t xml:space="preserve">Desmosomal Cadherins Are Decreased in Explanted Arrhythmogenic Right Ventricular Dysplasia/Cardiomyopathy Patient Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Denjoy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fressart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e75082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2014.02.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330963v1</w:t>
+                <w:t xml:space="preserve">hal-02330952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desmosomal Cadherins Are Decreased in Explanted Arrhythmogenic Right Ventricular Dysplasia/Cardiomyopathy Patient Hearts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Vite</w:t>
+                <w:t xml:space="preserve">Dominant-negative effect of SCN5A N-terminal mutations through the interaction of Nav1.5 α-subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Ziyadeh-Isleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Maugenre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouret</w:t>
+                <w:t xml:space="preserve">Isabelle Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvs211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330952v1</w:t>
+                <w:t xml:space="preserve">hal-02330941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant-negative effect of SCN5A N-terminal mutations through the interaction of Nav1.5 α-subunits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">MOG1: a new susceptibility gene for Brugada syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darouna Kattygnarath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Maugenre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Liu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Balse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCGENETICS.110.959130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvs211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330941v1</w:t>
+                <w:t xml:space="preserve">hal-02330925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOG1: a new susceptibility gene for Brugada syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kv4 Potassium Channels Form a Tripartite Complex With the Anchoring Protein SAP97 and CaMKII in Cardiac Myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd El-Haou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darouna Kattygnarath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Maugenre</w:t>
+                <w:t xml:space="preserve">Elise Balse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Ichai</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dilanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (6), pp.758-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.191007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCGENETICS.110.959130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330925v1</w:t>
+                <w:t xml:space="preserve">hal-02330905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kv4 Potassium Channels Form a Tripartite Complex With the Anchoring Protein SAP97 and CaMKII in Cardiac Myocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in the Z-band protein myopalladin gene and idiopathic dilated cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Duboscq-Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd El-Haou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dilanian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gavillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvm015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.191007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330905v1</w:t>
+                <w:t xml:space="preserve">hal-02330870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anchoring protein SAP97 retains Kv1.5 channels in the plasma membrane of cardiac myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Abi-Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd El-Haou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Balse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Vranckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 294 (4), pp.H1851-H1861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.01045.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the Z-band protein myopalladin gene and idiopathic dilated cardiomyopathy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charron</w:t>
+                <w:t xml:space="preserve">Heart rate influences on repolarization duration and morphology in symptomatic versus asymptomatic KCNQ1 mutation carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Extramiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Badilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iheb Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dilanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (3), pp.406-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2004.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvm015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330870v1</w:t>
+                <w:t xml:space="preserve">hal-02330856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate influences on repolarization duration and morphology in symptomatic versus asymptomatic KCNQ1 mutation carriers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iheb Chabani</w:t>
+                <w:t xml:space="preserve">MAGUKs: beyond ionic channel anchoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Vranckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amjcard.2004.09.045⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (1), pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200420184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02330856v1</w:t>
+                <w:t xml:space="preserve">hal-04003484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGUKs: beyond ionic channel anchoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Godreau</w:t>
+                <w:t xml:space="preserve">Isoform-Specific Modulation of Voltage-Gated Na + Channels by Calmodulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Disilvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Marban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90 (4), pp.E49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.res.0000012502.92751.e6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200420184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003484v1</w:t>
+                <w:t xml:space="preserve">hal-02330754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoform-Specific Modulation of Voltage-Gated Na + Channels by Calmodulin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic Gene Transfer of Tagged K+ Channel Fragments to Probe Trafficking and Electrical Function in Epithelial Cells and Cardiac Myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Nuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marbán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 190 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-002-1033-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/01.res.0000012502.92751.e6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330754v1</w:t>
+                <w:t xml:space="preserve">hal-02330832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic Gene Transfer of Tagged K+ Channel Fragments to Probe Trafficking and Electrical Function in Epithelial Cells and Cardiac Myocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notched T Waves on Holter Recordings Enhance Detection of Patients With LQT2 ( HERG ) Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupoglazoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-002-1033-5⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103 (8), pp.1095-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.cir.103.8.1095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02330832v1</w:t>
+                <w:t xml:space="preserve">hal-02330681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notched T Waves on Holter Recordings Enhance Detection of Patients With LQT2 ( HERG ) Mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Demay</w:t>
+                <w:t xml:space="preserve">[Ventricular repolarization and Holter monitoring. Effect of sympathetic blockage on the QT/RR ratio].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Extramiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maison-Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Jordaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 93 (11), pp.1277-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/01.cir.103.8.1095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330681v1</w:t>
+                <w:t xml:space="preserve">hal-03999254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mutations in KvLQT1 that affect Iks activation through interactions with Isk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chouabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Denjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hainque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (4), pp.971-980. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0008-6363(99)00411-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ventricular repolarization and Holter monitoring. Effect of sympathetic blockage on the QT/RR ratio].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Jordaens</w:t>
+                <w:t xml:space="preserve">Splicing Mutations in KCNQ1: a mutation hot spot at codon 344 that produces in frame transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Donger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Spillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 100 (10), pp.1077-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.cir.100.10.1077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999254v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in a Dominant-Negative Isoform Correlate with Phenotype in Inherited Cardiac Arrhythmias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raha Mohammad-Panah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demolombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guicheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kyndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 64 (4), pp.1015-1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/302346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Congenital long QT syndrome. The value of genetics in prognostic evaluation].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Denjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lupoglazoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Donger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 92 (5), pp.557-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Organization of the KCNQ1 K + Channel Gene and Identification of C-Terminal Mutations in the Long-QT Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Donger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 84 (3), pp.290-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/01.res.84.3.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QT interval and arrhythmic risk assessment after myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Extramiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki V. Huikuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Juhani Koistinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 83 (2), pp.266-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0002-9149(98)00835-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splicing Mutations in KCNQ1: a mutation hot spot at codon 344 that produces in frame transcripts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Richard</w:t>
+                <w:t xml:space="preserve">[Congenital long QT syndrome].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lupoglazoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guicheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Casasoprana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (21), pp.1029-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/01.cir.100.10.1077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330667v1</w:t>
+                <w:t xml:space="preserve">hal-03999272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic performance of QT interval variables from 24-h electrocardiography in the long QT syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maison-Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Denjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Donger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 19 (1), pp.158-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/euhj.1997.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygous mutation in the pore of potassium channel gene KvLQT1 causes an apparently normal phenotype in long QT syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Donger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 6 (2), pp.129-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5200165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Congenital long QT syndrome].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Casasoprana</w:t>
+                <w:t xml:space="preserve">KVLQT1 C-Terminal Missense Mutation Causes a Forme Fruste Long-QT Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Donger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 96 (9), pp.2778-2781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.cir.96.9.2778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999272v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KVLQT1 C-Terminal Missense Mutation Causes a Forme Fruste Long-QT Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">A novel mutation in the potassium channel gene KVLQT1 causes the Jervell and Lange-Nielsen cardioauditory syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leibovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Donger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15 (2), pp.186-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng0297-186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/01.cir.96.9.2778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330550v1</w:t>
+                <w:t xml:space="preserve">hal-02330097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in the potassium channel gene KVLQT1 causes the Jervell and Lange-Nielsen cardioauditory syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of KvLQT1 K+ channel mutations in Romano-Ward and Jervell and Lange-Nielsen inherited cardiac arrhythmias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chouabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Donger</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guicheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (17), pp.5472-5479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/16.17.5472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng0297-186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330097v1</w:t>
+                <w:t xml:space="preserve">hal-02330545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of KvLQT1 K+ channel mutations in Romano-Ward and Jervell and Lange-Nielsen inherited cardiac arrhythmias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chouabe</w:t>
+                <w:t xml:space="preserve">Different circadian behavior of the apex and the end of the T wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maison-Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Catuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Romey</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 28, pp.138-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-0736(95)80039-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/16.17.5472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330545v1</w:t>
+                <w:t xml:space="preserve">hal-02329255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different circadian behavior of the apex and the end of the T wave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Fayn</w:t>
+                <w:t xml:space="preserve">[Dynamics of ventricular repolarisation].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maison-Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrocardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 88 Spec No 5, pp.27-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02329255v1</w:t>
+                <w:t xml:space="preserve">hal-04003492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Dynamics of ventricular repolarisation].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maison-Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Denjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 88 Spec No 5, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5065,904 +4931,904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach of therapy using AAVs in a murine model of Scn5a haploinsufficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ferrand</w:t>
+                <w:t xml:space="preserve">N Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mougenot</w:t>
+                <w:t xml:space="preserve">Pl Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl Laporte</w:t>
+                <w:t xml:space="preserve">A Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Algalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFC, May 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo dominant-negative effect of an SCN5A Brugada syndrome variant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Doisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Doisne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N Mougenot</w:t>
+                <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Souil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la filière CARDIOGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-mediated generation of cardiomyocytes derived from human induced pluripotent stem cells to model SCN5A deficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gizon</w:t>
+                <w:t xml:space="preserve">V Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Fontaine</w:t>
+                <w:t xml:space="preserve">L Duboscq-Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Duboscq-Bidot</w:t>
+                <w:t xml:space="preserve">L El Kassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Giraud-Triboult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ePrintemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFC, May 2021, En ligne (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV-mediated gene therapy in a mouse model of Brugada syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of Scn5a-deficient mice cardiac conduction using AAVs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Doisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Doisne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Coulombe</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHU ICAN - Les avancées de la Recherche 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHU ICAN, Jan 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Channelopathy meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003567v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Scn5a-deficient mice cardiac conduction using AAVs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AAV-mediated gene therapy in a mouse model of Brugada syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Doisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Doisne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Fossé</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channelopathy meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IHU ICAN - Les avancées de la Recherche 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHU ICAN, Jan 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003581v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel RYR2 missense mutation causing catecholaminergic polymorphic ventricular tachycardia and numerous sudden deaths.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Blancard</w:t>
+                <w:t xml:space="preserve">L Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Yin</w:t>
+                <w:t xml:space="preserve">G Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vaksmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N Roux-Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Denjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFC, Apr 2017, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the dominant-negative effect of a SCN5A mutation in mice using adeno-associated viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Doisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Doisne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in CardioVascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5972,173 +5838,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[19] Gene delivery to cardiac muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neyroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bradley Nuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bradley Nuss</w:t>
+                <w:t xml:space="preserve">Michelle Leppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Marban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kevin Donahue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene delivery to cardiac muscle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 346, pp.323-334, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0076-6879(02)46064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6285,51 +6151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995067v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clatot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neyroud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2707209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04021311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Kassar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102680" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Blancard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriana Aguilar-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaksmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04021335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21145057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02932372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23981" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ziyadeh-Isleem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.02.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darouna Kattygnarath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ichai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGENETICS.110.959130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El-Haou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.191007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Abi-Char" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vranckx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01045.2007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Extramiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Badilini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chabani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2004.09.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7J0H7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hatem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Disilvestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.0000012502.92751.e6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Nuss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marb&#225;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-002-1033-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9C1PVRWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupoglazoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denjoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.8.1095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouabe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Denjoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hainque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(99)00411-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Extramiana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tavernier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maison-Blanche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Neyroud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jordaens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Mohammad-Panah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/302346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lupoglazoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.84.3.290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki V. Huikuri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Juhani Koistinen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coumel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0002-9149(98)00835-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCGVR6CD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenske" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spillman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.10.1077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maison-Blanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/euhj.1997.0730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gary" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Villain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200165" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guicheney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Casasoprana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.96.9.2778" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tesson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0297-186" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330545v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.17.5472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02329255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coumel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catuli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0736(95)80039-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22JQL1J7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leenhardt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Laporte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Algalarrondo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gizon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El Kassar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giraud-Triboult" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blancard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaksmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux-Buisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330727v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bradley Nuss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leppo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin Donahue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0076-6879(02)46064-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995067v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clatot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desch&#234;nes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neyroud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2707209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04021311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Kassar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102680" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doisne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Souil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Blancard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriana Aguilar-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liheng Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaksmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02932372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21145057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ziyadeh-Isleem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2014.02.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darouna Kattygnarath" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Balse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ichai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCGENETICS.110.959130" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El-Haou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.191007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvm015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Abi-Char" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vranckx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01045.2007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Extramiana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Badilini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chabani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2004.09.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7J0H7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hatem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Disilvestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.0000012502.92751.e6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desch&#234;nes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Nuss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marb&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-002-1033-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9C1PVRWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupoglazoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denjoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.8.1095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Extramiana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tavernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maison-Blanche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Neyroud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jordaens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330675v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Denjoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hainque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(99)00411-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenske" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spillman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.10.1077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Mohammad-Panah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/302346" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lupoglazoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.84.3.290" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki V. Huikuri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Juhani Koistinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coumel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0002-9149(98)00835-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCGVR6CD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guicheney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Casasoprana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maison-Blanche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/euhj.1997.0730" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Villain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.96.9.2778" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tesson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0297-186" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.17.5472" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02329255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coumel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Catuli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fayn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-0736(95)80039-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22JQL1J7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leenhardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mougenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl Laporte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Algalarrondo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Doisne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clergue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Souil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gizon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L El Kassar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giraud-Triboult" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foss&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coulombe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blancard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaksmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux-Buisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02330727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bradley Nuss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leppo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin Donahue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0076-6879(02)46064-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>