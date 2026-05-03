--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -147,1181 +147,1181 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Participation to Management: Coconstructing Sustainable Practices in the Saint Lawrence Beluga Habitat</w:t>
+                <w:t xml:space="preserve">Novel insights into the impact of the oil spill on phytoplankton-protozooplankton trophic interactions and carbon fluxes in the SW Mediterranean coast: A field and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Thermes</w:t>
+                <w:t xml:space="preserve">Oumayma Chkili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Abi-Zeid</w:t>
+                <w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+                <w:t xml:space="preserve">Kaouther Mejri Kousri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Taillandier</w:t>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (3), </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229, pp.119675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.70352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568400v1</w:t>
+                <w:t xml:space="preserve">hal-05589006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
+                <w:t xml:space="preserve">From Participation to Management: Coconstructing Sustainable Practices in the Saint Lawrence Beluga Habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Marchand</w:t>
+                <w:t xml:space="preserve">Maud Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+                <w:t xml:space="preserve">Irène Abi-Zeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Araignous</w:t>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourdaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.70352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100382v1</w:t>
+                <w:t xml:space="preserve">hal-05568400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative modeling for representing the social-ecological system of the Groix–Belle-île offshore wind farm project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae095⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667576v1</w:t>
+                <w:t xml:space="preserve">hal-05100382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Salauen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Navon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of the induction of domoic acid production in Pseudo-nitzschia australis by the copepod Temora longicornis from the French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135, pp.102628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative modeling for representing the social-ecological system of the Groix–Belle-île offshore wind farm project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsae095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202055v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nutrient Gradient on Phytoplankton Size Structure, Primary Production and Carbon Transfer Pathway in a Highly Productive Area (SE Mediterranean)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Mejri Kousri</w:t>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Makhlouf Belkhahia</w:t>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, 14 p. /101550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12601-023-00101-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937994v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of planktonic food webs and associated emerging properties as indicators of the ecological status of a permanently disturbed Gulf of Gabès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Chkili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Mejri Kousri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1366,7843 +1366,7866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated conceptual model to characterize the effects of offshore wind farms on ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+                <w:t xml:space="preserve">Influence of Nutrient Gradient on Phytoplankton Size Structure, Primary Production and Carbon Transfer Pathway in a Highly Productive Area (SE Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Mejri Kousri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Mouchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouha Makhlouf Belkhahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60, pp.101513. </w:t>
+              <w:t xml:space="preserve">Ocean Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12601-023-00101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054370v1</w:t>
+                <w:t xml:space="preserve">hal-03937994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of planktonic food web in the Gulf of Gabès (Southeastern Mediterranean): potential importance of heterotrophic and mixotrophic microzooplankton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Mejri Kousri</w:t>
+                <w:t xml:space="preserve">Socio-political acceptability of floating offshore wind farms in France: challenges and perspectives for marine governance towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Belaaj Zouari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lejart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-023-00954-y⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.106513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285106v1</w:t>
+                <w:t xml:space="preserve">hal-04071152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-political acceptability of floating offshore wind farms in France: challenges and perspectives for marine governance towards sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Lejart</w:t>
+                <w:t xml:space="preserve">An integrated conceptual model to characterize the effects of offshore wind farms on ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 236, pp.106513. </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.101513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071152v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of planktonic food web in the Gulf of Gabès (Southeastern Mediterranean): potential importance of heterotrophic and mixotrophic microzooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Mejri Kousri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nogues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+                <w:t xml:space="preserve">Amel Belaaj Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (61), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-023-00954-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202452v1</w:t>
+                <w:t xml:space="preserve">hal-04285106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557393v1</w:t>
+                <w:t xml:space="preserve">hal-04202452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">The Response of North Sea Ecosystem Functional Groups to Warming and Changes in Fishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaskun Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.841909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610445v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Response of North Sea Ecosystem Functional Groups to Warming and Changes in Fishing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the state of marine biodiversity in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izaskun Preciado</w:t>
+                <w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Larissa Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.841909⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.109148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877066v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the state of marine biodiversity in the Northeast Atlantic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anais Aubert</w:t>
+                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.103704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837035v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070300v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merits of loop analysis for the qualitative modeling of social-ecological systems in presence of offshore wind farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
+                <w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Thermes</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.635798. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.635798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333698v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">The merits of loop analysis for the qualitative modeling of social-ecological systems in presence of offshore wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Champagnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Grusd</w:t>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.635798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.635798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333718v1</w:t>
+                <w:t xml:space="preserve">hal-03333698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Nogues</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Samantha Grusd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889974v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model social-ecological systems? – A case study on the effects of a future offshore wind farm on the local society and ecosystem, and whether social compensation matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of trophic networks: an optimisation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haraldsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Valérie Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riera</w:t>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Dambacher</w:t>
+                <w:t xml:space="preserve">Minh Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-021-01682-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890283v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+                <w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931617v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting levels of ecological network’s analysis reveals different system properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Borrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 375 (1796), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2019.0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change in the Bay of Biscay: Changes in spatial biodiversity patterns could be driven by the arrivals of southern species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Albouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004619v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative food web modeling unravels the importance of the microphytobenthos-meiofauna pathway for a high trophic transfer by meiofauna in soft-bottom intertidal food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to model social-ecological systems? – A case study on the effects of a future offshore wind farm on the local society and ecosystem, and whether social compensation matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luuk Hendrikus van Der Heijden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Haraldsson</w:t>
+                <w:t xml:space="preserve">J. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Asmus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.R. Pacella</w:t>
+                <w:t xml:space="preserve">J.M. Dambacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109129⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890326v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Climate change in the Bay of Biscay: Changes in spatial biodiversity patterns could be driven by the arrivals of southern species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ernande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 647, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890347v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic importance of microphytobenthos and bacteria to meiofauna in soft-bottom intertidal habitats: A combined trophic marker approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative food web modeling unravels the importance of the microphytobenthos-meiofauna pathway for a high trophic transfer by meiofauna in soft-bottom intertidal food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Graeve</w:t>
+                <w:t xml:space="preserve">Luuk Hendrikus van Der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Asmus</w:t>
+                <w:t xml:space="preserve">R.M. Asmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rzeznik-Orignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+                <w:t xml:space="preserve">S.R. Pacella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.50-66. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148408v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of plankton food web functioning in coastal waters revealed by coupling Monte Carlo Markov Chain Linear Inverse method and Ecological Network Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutheina Grami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+                <w:t xml:space="preserve">B. Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.077⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146355v1</w:t>
+                <w:t xml:space="preserve">hal-02890347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic importance of microphytobenthos and bacteria to meiofauna in soft-bottom intertidal habitats: A combined trophic marker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. van Der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Le Guen</w:t>
+                <w:t xml:space="preserve">M. Graeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">R. Asmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola de Roton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">J. Rzeznik-Orignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.50-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346068v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards coherent GES assessments at sub-regional level: signs of fisheries expansion processes in the Bay of Biscay using an OSPAR food web indicator, the mean trophic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina-Larissa Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina-Larissa Arroyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Safi</w:t>
+                <w:t xml:space="preserve">Pauline Vouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vouriot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucía López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (6), pp.1543-1553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsz023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamine ENA: A framework for the development of ecosystem-based indicators for decision makers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Izaskun Preciado</w:t>
+                <w:t xml:space="preserve">A new type of plankton food web functioning in coastal waters revealed by coupling Monte Carlo Markov Chain Linear Inverse method and Ecological Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.67-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152481v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological network analysis metrics: The need for an entire ecosystem approach in management and policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Fath</w:t>
+                <w:t xml:space="preserve">Gwenola de Roton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Asmus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stuart Borrett</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152462v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Changes Jeopardize the Trophic Carrying Capacity and Functioning of Estuarine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (3), pp.473-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10021-018-0282-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Vitamine ENA: A framework for the development of ecosystem-based indicators for decision makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Giebels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Larissa Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaskun Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.116-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938892v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Ecological network analysis metrics: The need for an entire ecosystem approach in management and policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Fath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Harald Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Borrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01691973v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton food-web functioning in anthropogenically impacted coastal waters (SW Mediterranean Sea): An ecological network analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (1), pp.728 - 738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146358v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial parasites make cyanobacteria blooms less of a trophic dead end than commonly assumed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Plankton food-web functioning in anthropogenically impacted coastal waters (SW Mediterranean Sea): An ecological network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0045-9⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981933v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ecosystem-based management: identifying operational food-web indicators for marine ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial parasites make cyanobacteria blooms less of a trophic dead end than commonly assumed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Tam</w:t>
+                <w:t xml:space="preserve">Pauline Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Link</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philip Levin</w:t>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw230⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1008-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0045-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154200v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691022v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steven Degraer</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398550v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+                <w:t xml:space="preserve">Towards ecosystem-based management: identifying operational food-web indicators for marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+                <w:t xml:space="preserve">Axel Rossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Raybaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Stuart Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">Philip Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 334, pp.78-90. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (7), pp.2040-2052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318422v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Lequesne</w:t>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483254v1</w:t>
+                <w:t xml:space="preserve">hal-01398550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uses of Innovative Modeling Tools within the Implementation of the Marine Strategy Framework Directive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Lynam</w:t>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Uusitalo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Queirós</w:t>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00182⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 334, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154195v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Marine Biodiversity? Towards Common Concepts and Their Implications for Assessing Biodiversity Status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angel Borja</w:t>
+                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00248⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154191v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic networks: How do theories link ecosystem structure and functioning to stability properties? A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bacher</w:t>
+                <w:t xml:space="preserve">What Is Marine Biodiversity? Towards Common Concepts and Their Implications for Assessing Biodiversity Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine K.J. Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454839v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Fe cycling and deep ocean organic carbon scavenging: Model-based evidence for significant POC supply to seafloor sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uses of Innovative Modeling Tools within the Implementation of the Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lynam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Uusitalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Patrício</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. German</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G.W. Luther</w:t>
+                <w:t xml:space="preserve">Ana Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154213v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Kearney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 313, pp.29-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliana Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lynam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María N Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154211v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">María N Alvarez</w:t>
+                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.037⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154205v1</w:t>
+                <w:t xml:space="preserve">hal-02154211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Trophic networks: How do theories link ecosystem structure and functioning to stability properties? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.458--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454841v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic food webs revisited: Reanalysis of results from the linear inverse approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal Fe cycling and deep ocean organic carbon scavenging: Model-based evidence for significant POC supply to seafloor sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Hlaili</w:t>
+                <w:t xml:space="preserve">L.L. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Luther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.003⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 419, pp.143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454842v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Nelva Pasqual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (1), pp.105--117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic Chytrids sustain zooplankton growth during inedible algal bloom.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic food webs revisited: Reanalysis of results from the linear inverse approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Jobard</w:t>
+                <w:t xml:space="preserve">A.S. Hlaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">L. Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (229), </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.216--229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947538v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic chytrids sustain zooplankton growth during inedible algal bloom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Parasitic Chytrids sustain zooplankton growth during inedible algal bloom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Marlène Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 5 (229), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983272v1</w:t>
+                <w:t xml:space="preserve">hal-02947538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parasitic chytrids sustain zooplankton growth during inedible algal bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922534v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of an estuarine food web to disturbance: Lindeman's perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Baeta</w:t>
+                <w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Marques</w:t>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaalali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 512, pp.141--154. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454840v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive : From complexity to simplicity ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction of an estuarine food web to disturbance: Lindeman's perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rombouts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">A. Baeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Fizzala</w:t>
+                <w:t xml:space="preserve">J.C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gaill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. P. R. Greenstreed</w:t>
+                <w:t xml:space="preserve">A. Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, pp.141--154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864309v1</w:t>
+                <w:t xml:space="preserve">hal-02454840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bocher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 285, pp.13--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097501v1</w:t>
+                <w:t xml:space="preserve">hal-02454841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mean function provides robustness to linear inverse modelling flow estimation in food webs: A comparison of functions derived from statistics and ecological theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Vézina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Asmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Asmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 258, pp.53--64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.01.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of diet information derived from Bayesian stable isotope mixing models into mass-balanced marine ecosystem models: A case study from the Marennes-Oléron Estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pacella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Pacella</w:t>
+                <w:t xml:space="preserve">Benoit Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Richard</w:t>
+                <w:t xml:space="preserve">Donald Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 267, pp.127 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale regional comparisons of ecosystem processes: Methods and approaches</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mackinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.11.021⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (1), pp.135--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02454847v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale regional comparisons of ecosystem processes: Methods and approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109-110, pp.4--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454848v1</w:t>
+                <w:t xml:space="preserve">hal-02454847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rombouts</w:t>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaugrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X. Fizzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P.R. Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.246--254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive : From complexity to simplicity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fizzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. R. Greenstreed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.246-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02454850v1</w:t>
+                <w:t xml:space="preserve">hal-00864309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface B. From Venice to Wadden: A brief review of &amp;quot; transitional water systems&amp;quot; as World Heritage Sites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Marrou</w:t>
+                <w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marencic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Crignis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02454849v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of physical drivers on ecosystem indices derived from ecological network analysis: Comparison across estuarine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9210,51 +9233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnson Galen A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, </w:t>
@@ -9298,1281 +9321,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and long-term changes in the functional and structural phytoplankton communities along the French Atlantic coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. David</w:t>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryckaert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Arnaudeau</w:t>
+                <w:t xml:space="preserve">Gj. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.02.017⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454851v1</w:t>
+                <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.2151-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02690.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840402v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Network analysis of the planktonic food web during the spring bloom in a semi-enclosed lagoon (Arcachon, SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tortajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.40-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02690.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819305v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network analysis of the planktonic food web during the spring bloom in a semi-enclosed lagoon (Arcachon, SW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and long-term changes in the functional and structural phytoplankton communities along the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tortajada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Grami</w:t>
+                <w:t xml:space="preserve">M. Ryckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Montanie</w:t>
+                <w:t xml:space="preserve">M. Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2012.02.002⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.37--51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00807552v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of planktonic foodweb structure on a system's capacity to support pelagic production: an inverse analysis approach</w:t>
+                <w:t xml:space="preserve">Preface B. From Venice to Wadden: A brief review of &amp;quot; transitional water systems&amp;quot; as World Heritage Sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Marquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">L. Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vezina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">H. Marencic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.3--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr027⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248043v1</w:t>
+                <w:t xml:space="preserve">hal-02454849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.1--2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819808v1</w:t>
+                <w:t xml:space="preserve">hal-02454850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential role of fungi in plankton food web functioning and stability: a simulation analysis based on Lake Biwa inverse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiko Kagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jotaro Urabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Viscogliosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Disregarded Microbial Diversity and Ecological Potentials in Aquatic Systems, 659 (1), pp.65-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-010-0308-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: 'Disregarded' microbial diversity and ecological potentials in aquatic systems: a new paradigm shift ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 659, pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0511-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Sanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), pp.1433-1453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10740,64 +10736,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the study of nano-microzooplankton community size structure effectively define their dynamics ? Investigation in the Bay of Biscay (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10822,77 +10818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of eutrophication, mitigation measures and an extreme flood event on estuarine benthic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrício</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10945,6379 +10941,6756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton community structure in a highly turbid environment (Charente estuary, France): Spatio-temporal patterns and environmental control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.04.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454855v1</w:t>
+                <w:t xml:space="preserve">hal-00819808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in consumption of benthic bacteria by meio- and macrofauna in an intertidal mudflat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Influence of planktonic foodweb structure on a system's capacity to support pelagic production: an inverse analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vezina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525685v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication and trophic structure in response to the presence of the eelgrass Zostera noltii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Richard</w:t>
+                <w:t xml:space="preserve">Zooplankton community structure in a highly turbid environment (Charente estuary, France): Spatio-temporal patterns and environmental control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Modéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Noc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-009-1241-y⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (2), pp.219--232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454857v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δN and δC in the Mondego estuary food web: seasonal variation in producers and consumers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Eutrophication and trophic structure in response to the presence of the eelgrass Zostera noltii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Valiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.11.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (10), pp.2107--2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-009-1241-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501985v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of aggregation on the performance of the inverse method and indicators of network analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variation in consumption of benthic bacteria by meio- and macrofauna in an intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Johnson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Asmus</w:t>
+                <w:t xml:space="preserve">Armynot Du Chatelet E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1048-1059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02454856v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterivory of a mudflat nematode community under different environmental conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of aggregation on the performance of the inverse method and indicators of network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-008-0960-9⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (23), pp.3448--3464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293542v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plankton food web of the Bizerte Lagoon (South-western Mediterranean): II. Carbon steady-state modelling using inverse analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">δN and δC in the Mondego estuary food web: seasonal variation in producers and consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Baeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+                <w:t xml:space="preserve">Rute Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sakka Hlaili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Hamel</w:t>
+                <w:t xml:space="preserve">Ivan Valiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (3), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02454858v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The planktonic food web of the Bizerte lagoon (south-western Mediterranean) during summer: I. Spatial distribution under different anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sakka Hlaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (1), pp.61--77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterivory by benthic organisms in sediment: quantification using 15N enriched bacteria</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The plankton food web of the Bizerte Lagoon (South-western Mediterranean): II. Carbon steady-state modelling using inverse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakka Hlaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.101--113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00293538v1</w:t>
+                <w:t xml:space="preserve">hal-02454858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterivory in the common foraminifer Ammonia tepida: isotope tracer experiment and the controlling factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Bacterivory by benthic organisms in sediment: quantification using 15N enriched bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 359, pp.55-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.02.018⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 355, pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293541v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environment factors on bacterial ingestion rate of the deposit-feeder Hydrobia ulvae and comparison with meiofauna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Bacterivory in the common foraminifer Ammonia tepida: isotope tracer experiment and the controlling factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 359, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2008.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01248039v1</w:t>
+                <w:t xml:space="preserve">hal-00293541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse analysis of the planktonic food web dynamics related to phytoplankton bloom development on the continental shelf of the Bay of Biscay, French coast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Niquil</w:t>
+                <w:t xml:space="preserve">Influence of environment factors on bacterial ingestion rate of the deposit-feeder Hydrobia ulvae and comparison with meiofauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Delmas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Gaelle Haubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2008.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248037v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network analysis and inter-ecosystem comparison of two intertidal mudflat food webs (Brouage Mudflat and Aiguillon Cove, SW France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+                <w:t xml:space="preserve">Bacterivory of a mudflat nematode community under different environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.04.014⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154, pp.671-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-008-0960-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454860v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach of flow-balanced network based on Markov chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bacher</w:t>
+                <w:t xml:space="preserve">Inverse analysis of the planktonic food web dynamics related to phytoplankton bloom development on the continental shelf of the Bay of Biscay, French coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hj. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Benoit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137392v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the food webs of two intertidal mufflats during two seasons using inverse modelling: Aiguillon Cove and Brouage Mudflat, France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network analysis and inter-ecosystem comparison of two intertidal mudflat food webs (Brouage Mudflat and Aiguillon Cove, SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leguerrier</w:t>
+                <w:t xml:space="preserve">D. Leguerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric-Armynot Du Chatelet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Degré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 69 (1-2), pp.107-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 74 (3), pp.403--418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2007.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096044v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon steady-state model of the planktonic food web of Lake Biwa, Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+                <w:t xml:space="preserve">Comparative analysis of the food webs of two intertidal mufflats during two seasons using inverse modelling: Aiguillon Cove and Brouage Mudflat, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Degré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leguerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bartoli</w:t>
+                <w:t xml:space="preserve">Eric-Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Urabe</w:t>
+                <w:t xml:space="preserve">Jadwiga Rzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Legendre</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (1-2), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148891v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How would the loss of production due to an herbicide have repercussions in the food web of an intertidal mudflat? Sensitivity analysis of an inverse model for Brouage mudflat, Marennes-Oléron Bay, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A probabilistic approach of flow-balanced network based on Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leguerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.63-71</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193, pp.295-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130104v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon steady-state model of the planktonic food web of Lake Biwa, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gretta Bartoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jotaro Urabe</w:t>
+                <w:t xml:space="preserve">J. Urabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George A. Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">G.A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 51 (8), pp.1570-1585</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248033v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of oyster culture on a mudflat food web in Marennes-Oléron Bay (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">How would the loss of production due to an herbicide have repercussions in the food web of an intertidal mudflat? Sensitivity analysis of an inverse model for Brouage mudflat, Marennes-Oléron Bay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kerleguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leguerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petiau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 273, pp.147--161</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454861v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the food web of an intertidal mudflat ecosystem on the Atlantic coast of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carbon steady-state model of the planktonic food web of Lake Biwa, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretta Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jotaro Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jadwiga Rzeznik</w:t>
+                <w:t xml:space="preserve">George A. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 246, pp.17 - 37. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps246017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01595.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854490v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon budget of the planktonic food web in an atoll lagoon (Takapoto, French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the impact of oyster culture on a mudflat food web in Marennes-Oléron Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leguerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sakka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+                <w:t xml:space="preserve">A. Petiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delesalle</w:t>
+                <w:t xml:space="preserve">A. Bodoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24 (4), pp.301--320</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273, pp.147--161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454862v1</w:t>
+                <w:t xml:space="preserve">hal-02454861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific competition between freshwater snails of medical importance: A Venezuelan example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of the food web of an intertidal mudflat ecosystem on the Atlantic coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leguerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amarista</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Rzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Balzan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences - Serie III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01280-4⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 246, pp.17 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps246017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454863v1</w:t>
+                <w:t xml:space="preserve">hal-01854490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic web and carrying capacity in a pearl oyster farming lagoon (Takapoto, French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon budget of the planktonic food web in an atoll lagoon (Takapoto, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delesalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (4), pp.301--320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02454865v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the planktonic food web of Takapoto Atoll lagoon, using network analysis</w:t>
+                <w:t xml:space="preserve">Trophic web and carrying capacity in a pearl oyster farming lagoon (Takapoto, French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Addessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004420050723⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.165--174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454867v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure of digenean parasites of sparid and labrid fishes of the Mediterranean sea: A new approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sasal</w:t>
+                <w:t xml:space="preserve">Interspecific competition between freshwater snails of medical importance: A Venezuelan example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amarista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bartoli</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pointier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182099005077⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences - Serie III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 324 (2), pp.143--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01280-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454866v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of the planktonic food web of Takapoto Atoll lagoon, using network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Arias-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delesalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Ulanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 118 (2), pp.232--241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004420050723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community structure of digenean parasites of sparid and labrid fishes of the Mediterranean sea: A new approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 119 (6), pp.635--648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182099005077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inverse model analysis of the planktonic food web of Takapoto Atoll (French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delesalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 165, pp.17--29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps165017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANALYSIS OF ECOLOGICAL NETWORKS: LINEAR INVERSE MODELING AND INFORMATION THEORY TOOLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psf2023009024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546812v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546827v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546861v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548831v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546876v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807979v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST Bordeaux </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709580v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">COAST Bordeaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550685v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709555v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A history of functioning indicators proposed to OSPAR illustrated with the case study of the offshore wind farm in the Bay of Seine. What is next: connecting ecological and social network analyses?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worskshop ENA AWI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bremerhaven, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709570v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l'intégration des Céphalopodes de Manche dans une approche écosystémique des pêches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A history of functioning indicators proposed to OSPAR illustrated with the case study of the offshore wind farm in the Bay of Seine. What is next: connecting ecological and social network analyses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malhomme Franck</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IFREMER, pêches et changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Worskshop ENA AWI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546990v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les défis de l'intégration des Céphalopodes de Manche dans une approche écosystémique des pêches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcher Zoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malhomme Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque IFREMER, pêches et changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547022v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-web models and political decision : what could be learned from simulations of cumulated impacts on the Bay of Seine food-web properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Galichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wilhelmsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">28ème young oceanographers forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548827v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème young oceanographers forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547083v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilhemsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques biennal des zones ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547575v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloques biennal des zones ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548770v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653611v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven changes’ incidence on the food-web status of the Bay of Biscay: a focus on dominant fish species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOBAY 14, XIV International Symposium on Oceanography of the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Basse-Normandie; IFREMER, Jul 2014, Caen, France. pp.14-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12775811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604895v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Climate-driven changes’ incidence on the food-web status of the Bay of Biscay: a focus on dominant fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISOBAY 14, XIV International Symposium on Oceanography of the Bay of Biscay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural vs functional approaches: A first comparison between WFD indicators and Ecological Network Analysis indices on French estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 47 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17327,1724 +17700,1724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can food-webs models be relevant to assess the direct and indirect impacts of human activities on marine mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine R Heerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Wind energy and Wildlife impacts ‍</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining linear inverse modelling and ecological network analysis to assess offshore wind farm effects with uncertainty evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general methodological framework to quantify the supply of marine ecosystem services in the context of offshore renewable energy development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WindEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Copenhaguen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual Event, France</w:t>
+              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678974v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium (AMEMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678871v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium (AMEMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353888v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araignous Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasram Frida Ben Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du réseau trophique du site expérimental de clapage MACHU dans la partie orientale de la baie de Seine (Manche) avant et après dépôt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grangere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547669v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
+              <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547689v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saint Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International symposium on oceanograpy of the bay of Biscay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bordeaux, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural vs functional approaches: A first comparison between water framework directive indicators and ENA indices on European estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecopath 30 years conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Barcelona, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19054,104 +19427,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: ‘Disregarded' microbial diversity and ecological potentials in aquatic systems: a new paradigm-shift ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, Special Issue, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19161,1518 +19534,1535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scénarios possibles d'évolution des écosystèmes marins et de leurs services d’ici à 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 687, Hermann Éditeurs, pp.173-187, 2025, Colloque de Cerisy, 979-1-0370-3824-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.lacro.2025.01.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Modeling Applications to Coastal Marine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Estuarine and Coastal Science (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.96-121, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00044-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plage comme espace d'élaboration des imaginaires de la mer Enquête sensible en Baie de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanne Clavel; Alix Levain; Florence Revelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vies avec des Plages, Expériences, relations et devenirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782753594739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling species distribution, ecosystem structure and function and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baird, Daniel; Elliott, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (Seconde édition), Elsevier, pp.251-286, 2023, 9780124095489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00028-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-écosystèmes en crise : le milieu urbain, le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Ecologie &amp; Environnement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-155, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ecosystem Approach to Assess the Impacts of Marine Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo, R.; Bernardino, J.; Coelho, H.; Lino Costa, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy and Wildlife Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.153-164, 2019, 978-3-030-05519-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05520-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Strategies for Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stratégie de modélisation des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling. 2016. From the Seas and Oceans Set. Edited by André Monaco and Patrick Prouzet. Online ISBN: 9781119330226 Print ISBN: 9781848217782. Chapter 6, pp.175-219</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Edition., Chapitre 7., 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309581v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de modélisation des écosystèmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling Strategies for Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling. 2016. From the Seas and Oceans Set. Edited by André Monaco and Patrick Prouzet. Online ISBN: 9781119330226 Print ISBN: 9781848217782. Chapter 6, pp.175-219</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119330226.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154123v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de modélisation des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins. 2015. Sous la direction d'André Monaco, CNRS et Patrick Prouzet, Ifremer. Série Mer et Océan coordonnée par André Mariotti Collection Mer et Océan. Volume 5. ISBN : 978-1-78405-005-4 (papier) ISBN : 978-1-78406-005-3 (ebook). Chap.7, pp.303-342</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions et rétroactions : rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
+                <w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Thiébault; Halima Hadi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et Environnement du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Prospective de l’Institut écologie et environnement du CNRS : compte-rendu des journées de prospectives des 24 et 25 octobre 2012, Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les cahiers de prospectives (Hors-série), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-63, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Modeling in Modern Ecology and Application to Coastal Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galen-Anna Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Modeling in Modern Ecology and Application to Coastal Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Estuar. and Coast. Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Elsevier Inc., pp.115--133, 2012, 9780080878850 (ISBN); 9780123747112 (ISBN). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-374711-2.00906-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20682,130 +21072,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and Updating R Packages using MCMC Algorithms for Linear Inverse Modeling of Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20815,1298 +21205,1298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre les éoliennes en mer, Cohabiter dans la baie – Projet de Suivi Ouvert, (EOLENMER, R2), Rapport intermédiaire</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Ademe. 2025</w:t>
+                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05537045v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+                <w:t xml:space="preserve">Suivre les éoliennes en mer, Cohabiter dans la baie – Projet de Suivi Ouvert, (EOLENMER, R2), Rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04936744v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’interférence entre nos résultats de scénarios et l’acceptabilité sociale des EMR. Projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] France Energies Marines. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des analyses isotopiques des échantillons d’opportunité. Délivrable Lot 2 du projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] France Energies Marines. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du réseau trophique intégrant les isotopes et la quantification de l’incertitude, test statistique de l’effet récif associé au parc sur les propriétés de fonctionnement écologique - Tests statistiques des propriétés de fonctionnement écologique avant/après mise en place du parc éolien offshore. Délivrable Lot 2 du projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grangere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Frances Energies Marines. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed approaches for indicator integration - EcApRHA Deliverable WP 4.1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Addressing gaps in biodiversity indicator development for the OSPAR Region from data to ecosystem assessment: Applying an ecosystem approach to (sub) regional habitat assessments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union; EcApRHA. 2017, 46 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Deliverable 3.4.2 Ecological Network Analysis indices OSPAR/FW9 indicator cemp guideline. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04283368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing gaps in biodiversity indicator development for the OSPAR Region from data to ecosystem assessment: Applying an ecosystem approach to (sub) regional habitat assessments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
+                <w:t xml:space="preserve">EcApRHA WP3 workshop on Ecological Network Analysis indices&amp;quot;, as a contribution to the EU Co-financed EcApRHA project (Applying an ecosystem approach to (sub) regional habitat assessments)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Preciado</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Deliverable 3.4.2 Ecological Network Analysis indices OSPAR/FW9 indicator cemp guideline. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Ecological Network Analysis indices OSPAR/FW9 indicator. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548897v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcApRHA WP3 workshop on Ecological Network Analysis indices&amp;quot;, as a contribution to the EU Co-financed EcApRHA project (Applying an ecosystem approach to (sub) regional habitat assessments)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tecchio</w:t>
+                <w:t xml:space="preserve">Proposed approaches for indicator integration - EcApRHA Deliverable WP 4.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Larissa Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Ostle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Ecological Network Analysis indices OSPAR/FW9 indicator. 2017</w:t>
+              <w:t xml:space="preserve">European Union; EcApRHA. 2017, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03548901v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04283368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les propriétés émergentes des modèles statiques de réseaux trophiques sur le fonctionnement des écosystèmes littoraux anthropisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00488262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId650"/>
+      <w:footerReference w:type="default" r:id="rId660"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22174,51 +22564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AA18FD5"/>
+    <w:nsid w:val="A7BB9902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22405,51 +22795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-niquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0772-754X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126999937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70352" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Makhlouf Belkhahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-023-00101-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belaaj Zouari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00954-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thorpe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arroyo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.841909" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime-Ngando" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huneman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Borrett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0326" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Marchand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13401" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Hendrikus van Der Heijden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Asmus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Pacella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109129" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. van Der Heijden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graeve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.05.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Larissa Arroyo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vouriot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fath" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Asmus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Baird" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Borrett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981933v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0045-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Link" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rogers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Levin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw230" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Patr&#237;cio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00182" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K.J. Cochrane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00248" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asmus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. German" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Legendre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Luther" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454842v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454845v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. V&#233;zina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.01.023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8C2RST9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087388v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pacella" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Phillips" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dewitt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.07.018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454847v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQL6V07-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454850v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PSFLQS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454849v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marencic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VL7101V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.031" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D503S89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454851v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryckaert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaudeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248043v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vezina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528608v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotaro Urabe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viscogliosi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0308-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7XNDBZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825304v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0511-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MP08B8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5FX2BGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr009" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248041v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marquis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454854v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patr&#237;cio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.12.010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-610PHN2C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454855v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mod&#233;ran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Noc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.002" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8PBR42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525685v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armynot Du Chatelet E." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454857v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valiela" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-009-1241-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4C3ECFC1A3219F0FB2C3E5B787109E5EF10451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501985v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Pinto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Valiela" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454856v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Johnson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.08.003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZB5GP42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293542v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0960-9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454858v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grami" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka Hlaili" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.03.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS8R6JS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454859v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.010" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.11.012" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293541v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.02.018" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248039v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Haubois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2008.05.003" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248037v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delmas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj. Hartmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.01.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454860v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguerrier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degr&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.04.014" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137392v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148891v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartoli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urabe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jackson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130104v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerleguer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248033v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Bartoli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01595.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454861v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodoy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454862v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454863v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amarista" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01280-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRFFT8Z2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454865v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouvreau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Addessi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01114-7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCCC9CA219E6804005BEC5A2DE8E1F31CD9E8CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454867v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Arias-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ulanowicz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050723" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864C8D45A6765853273CDB3E67B5DCA50B0DF761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454866v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartoli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182099005077" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454868v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps165017" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485947v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mouchet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678974v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600370v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint B&#233;at" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527385v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283312v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0173" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785698v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Breteau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10143/des-vies-avec-des-plages" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662982v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309581v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch6" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154123v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309582v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499785v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen-Anna Johnson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454852v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Oevelen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374711-2.00906-2" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455831v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grente" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537045v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488262v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-niquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0772-754X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126999937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70352" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Makhlouf Belkhahia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-023-00101-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belaaj Zouari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00954-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thorpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arroyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.841909" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Girardin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01682-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime-Ngando" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huneman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Borrett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0326" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Hendrikus van Der Heijden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Asmus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Pacella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. van Der Heijden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graeve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Larissa Arroyo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vouriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fath" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Asmus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Baird" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Borrett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0045-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Link" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rogers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Levin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw230" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154191v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K.J. Cochrane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00248" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Patr&#237;cio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00182" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asmus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. German" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Legendre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sander" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Luther" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454842v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. V&#233;zina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.01.023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8C2RST9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pacella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Phillips" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dewitt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.07.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQL6V07-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.031" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D503S89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryckaert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaudeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454849v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marencic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.016" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VL7101V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PSFLQS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotaro Urabe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viscogliosi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0308-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7XNDBZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825304v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0511-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MP08B8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr009" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248041v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marquis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454854v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patr&#237;cio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.12.010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-610PHN2C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248043v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vezina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mod&#233;ran" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvais" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Noc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8PBR42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454857v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valiela" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-009-1241-y" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4C3ECFC1A3219F0FB2C3E5B787109E5EF10451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525685v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armynot Du Chatelet E." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454856v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Johnson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.08.003" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZB5GP42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501985v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Pinto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Valiela" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454859v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka Hlaili" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grami" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.010" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.03.009" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS8R6JS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293538v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.11.012" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293541v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.02.018" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Haubois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2008.05.003" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293542v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0960-9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248037v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delmas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj. Hartmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.01.003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454860v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguerrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degr&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.04.014" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137392v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148891v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartoli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urabe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jackson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130104v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerleguer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Bartoli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01595.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodoy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454862v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454865v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouvreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Addessi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01114-7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCCC9CA219E6804005BEC5A2DE8E1F31CD9E8CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454863v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amarista" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01280-4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRFFT8Z2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454867v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Arias-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ulanowicz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050723" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864C8D45A6765853273CDB3E67B5DCA50B0DF761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454866v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartoli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182099005077" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454868v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps165017" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801116v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grente" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2023009024" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485947v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mouchet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678974v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600370v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint B&#233;at" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527385v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283312v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0173" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785698v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Breteau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10143/des-vies-avec-des-plages" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662982v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154123v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309581v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch6" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309582v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499785v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen-Anna Johnson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454852v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Oevelen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374711-2.00906-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455831v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537045v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488262v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>