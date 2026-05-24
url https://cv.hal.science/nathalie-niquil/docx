--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,22509 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22458 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Niquil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0772-754X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126999937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=haE88V8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights into the impact of the oil spill on phytoplankton-protozooplankton trophic interactions and carbon fluxes in the SW Mediterranean coast: A field and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Chkili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri Kousri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229, pp.119675. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can an ecosystem approach support integrated management of marine renewable energy? An initial assessment from an environmental point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11, pp.101872. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sftr.2026.101872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Participation to Management: Coconstructing Sustainable Practices in the Saint Lawrence Beluga Habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Abi-Zeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of the induction of domoic acid production in Pseudo-nitzschia australis by the copepod Temora longicornis from the French coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arcanjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135, pp.102628. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2024.102628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trophic modelling framework: Key metrics for the ecological assessment of artificial structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salauen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Navon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modeling for representing the social-ecological system of the Groix–Belle-île offshore wind farm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsae095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of planktonic food webs and associated emerging properties as indicators of the ecological status of a permanently disturbed Gulf of Gabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Chkili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri Kousri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.103948. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nutrient Gradient on Phytoplankton Size Structure, Primary Production and Carbon Transfer Pathway in a Highly Productive Area (SE Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Chkili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri Kousri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Makhlouf Belkhahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12601-023-00101-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, 14 p. /101550. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated conceptual model to characterize the effects of offshore wind farms on ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.101513. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-political acceptability of floating offshore wind farms in France: challenges and perspectives for marine governance towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lejart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 236, pp.106513. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of planktonic food web in the Gulf of Gabès (Southeastern Mediterranean): potential importance of heterotrophic and mixotrophic microzooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri Kousri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Belaaj Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Chkili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (61), pp.61. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-023-00954-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Response of North Sea Ecosystem Functional Groups to Warming and Changes in Fishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Preciado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.841909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the state of marine biodiversity in the Northeast Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.109148. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.103704. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The merits of loop analysis for the qualitative modeling of social-ecological systems in presence of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.635798. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.635798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Grusd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trophic networks: an optimisation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Knippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01682-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model social-ecological systems? – A case study on the effects of a future offshore wind farm on the local society and ecosystem, and whether social compensation matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dambacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting levels of ecological network’s analysis reveals different system properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Borrett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1796), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Maria Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change in the Bay of Biscay: Changes in spatial biodiversity patterns could be driven by the arrivals of southern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 647, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative food web modeling unravels the importance of the microphytobenthos-meiofauna pathway for a high trophic transfer by meiofauna in soft-bottom intertidal food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Hendrikus van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Pacella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 430, pp.109129. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coherent GES assessments at sub-regional level: signs of fisheries expansion processes in the Bay of Biscay using an OSPAR food web indicator, the mean trophic level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina-Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vouriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía López-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (6), pp.1543-1553. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsz023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of plankton food web functioning in coastal waters revealed by coupling Monte Carlo Markov Chain Linear Inverse method and Ecological Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.67-85. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola de Roton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic importance of microphytobenthos and bacteria to meiofauna in soft-bottom intertidal habitats: A combined trophic marker approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Graeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rzeznik-Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.50-66. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Changes Jeopardize the Trophic Carrying Capacity and Functioning of Estuarine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Selleslagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.473-495. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0282-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamine ENA: A framework for the development of ecosystem-based indicators for decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Giebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Preciado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.116-130. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological network analysis metrics: The need for an entire ecosystem approach in management and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Borrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (1), pp.728 - 738. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton food-web functioning in anthropogenically impacted coastal waters (SW Mediterranean Sea): An ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.66-82. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial parasites make cyanobacteria blooms less of a trophic dead end than commonly assumed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.1008-1020. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Dambacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ecosystem-based management: identifying operational food-web indicators for marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rossberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.2040-2052. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 334, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of Innovative Modeling Tools within the Implementation of the Marine Strategy Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lynam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Uusitalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Piroddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Queirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.182. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Marine Biodiversity? Towards Common Concepts and Their Implications for Assessing Biodiversity Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine K.J. Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Kearney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 313, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ecological models to assess ecosystem status in support of the European Marine Strategy Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Piroddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lynam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María N Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.175-191. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armonie Tous Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic networks: How do theories link ecosystem structure and functioning to stability properties? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.458--471. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Fe cycling and deep ocean organic carbon scavenging: Model-based evidence for significant POC supply to seafloor sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Luther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 419, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining quantitative and qualitative models to identify functional groups for monitoring changes in the Bay of Biscay continental shelf exploited foodweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Nelva Pasqual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (1), pp.105--117. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fst107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic food webs revisited: Reanalysis of results from the linear inverse approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.216--229. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic Chytrids sustain zooplankton growth during inedible algal bloom.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (229), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic chytrids sustain zooplankton growth during inedible algal bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telesphore Sime-Ngando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the trophic structure of the Bay of Biscay continental shelf food web: Comparing estimates derived from an ecosystem model and isotopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chouvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.205-215. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of an estuarine food web to disturbance: Lindeman's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512, pp.141--154. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models: Application on the Bay of Biscay continental shelf food-web model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 285, pp.13--21. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mackinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (1), pp.135--149. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale regional comparisons of ecosystem processes: Methods and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109-110, pp.4--21. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mean function provides robustness to linear inverse modelling flow estimation in food webs: A comparison of functions derived from statistics and ecological theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.53--64. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of diet information derived from Bayesian stable isotope mixing models into mass-balanced marine ecosystem models: A case study from the Marennes-Oléron Estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Pacella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 267, pp.127 - 137. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.R. Greenstreet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.246--254. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive : From complexity to simplicity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. R. Greenstreed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.246-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Features of Intertidal Food Webs That Support Migratory Shorebirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Crignis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76739. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gj. Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and long-term changes in the functional and structural phytoplankton communities along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ryckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karpytchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.37--51. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton chytridiomycosis: community structure and infectivity of fungal parasites in aquatic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.2151-70. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02690.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis of the planktonic food web during the spring bloom in a semi-enclosed lagoon (Arcachon, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Montanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of physical drivers on ecosystem indices derived from ecological network analysis: Comparison across estuarine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Galen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2011.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface B. From Venice to Wadden: A brief review of &amp;quot; transitional water systems&amp;quot; as World Heritage Sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marencic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.3--6. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.1--2. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 'Disregarded' microbial diversity and ecological potentials in aquatic systems: a new paradigm shift ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 659, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-010-0511-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and quantifying fungal diversity in freshwater lake ecosystems using rDNA cloning/sequencing and SSU tag pyrosequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Sanciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (6), pp.1433-1453. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Certain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (4), pp.561-575. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of fungi in plankton food web functioning and stability: a simulation analysis based on Lake Biwa inverse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiko Kagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jotaro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viscogliosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Disregarded Microbial Diversity and Ecological Potentials in Aquatic Systems, 659 (1), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-010-0308-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the study of microzooplankton community size structure effectively define their dynamics? Investigation in the Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1104--1118. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the study of nano-microzooplankton community size structure effectively define their dynamics ? Investigation in the Bay of Biscay (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of eutrophication, mitigation measures and an extreme flood event on estuarine benthic food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrício</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 222 (6), pp.1209--1221. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional effects of parasites on food web properties during the spring diatom bloom in Lake Pavin: a linear inverse modeling analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23273. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of planktonic foodweb structure on a system's capacity to support pelagic production: an inverse analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vezina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsr027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton community structure in a highly turbid environment (Charente estuary, France): Spatio-temporal patterns and environmental control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Modéran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (2), pp.219--232. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2010.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophication and trophic structure in response to the presence of the eelgrass Zostera noltii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Valiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (10), pp.2107--2120. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-009-1241-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in consumption of benthic bacteria by meio- and macrofauna in an intertidal mudflat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armynot Du Chatelet E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1048-1059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of aggregation on the performance of the inverse method and indicators of network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (23), pp.3448--3464. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δN and δC in the Mondego estuary food web: seasonal variation in producers and consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Valiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (3), pp.109. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plankton food web of the Bizerte Lagoon (South-western Mediterranean): II. Carbon steady-state modelling using inverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakka Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (1), pp.101--113. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2008.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The planktonic food web of the Bizerte lagoon (south-western Mediterranean) during summer: I. Spatial distribution under different anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakka Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (1), pp.61--77. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterivory by benthic organisms in sediment: quantification using 15N enriched bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 355, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2007.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterivory in the common foraminifer Ammonia tepida: isotope tracer experiment and the controlling factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 359, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2008.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environment factors on bacterial ingestion rate of the deposit-feeder Hydrobia ulvae and comparison with meiofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterivory of a mudflat nematode community under different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154, pp.671-682. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-008-0960-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse analysis of the planktonic food web dynamics related to phytoplankton bloom development on the continental shelf of the Bay of Biscay, French coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hj. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis and inter-ecosystem comparison of two intertidal mudflat food webs (Brouage Mudflat and Aiguillon Cove, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74 (3), pp.403--418. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2007.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the food webs of two intertidal mufflats during two seasons using inverse modelling: Aiguillon Cove and Brouage Mudflat, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Armynot Du Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (1-2), pp.107-124. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach of flow-balanced network based on Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193, pp.295-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon steady-state model of the planktonic food web of Lake Biwa, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (8), pp.1570-1585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How would the loss of production due to an herbicide have repercussions in the food web of an intertidal mudflat? Sensitivity analysis of an inverse model for Brouage mudflat, Marennes-Oléron Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kerleguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon steady-state model of the planktonic food web of Lake Biwa, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretta Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jotaro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01595.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of oyster culture on a mudflat food web in Marennes-Oléron Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bodoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 273, pp.147--161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the food web of an intertidal mudflat ecosystem on the Atlantic coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leguerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Sauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 246, pp.17 - 37. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps246017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon budget of the planktonic food web in an atoll lagoon (Takapoto, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delesalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (4), pp.301--320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic web and carrying capacity in a pearl oyster farming lagoon (Takapoto, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Addessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.165--174. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific competition between freshwater snails of medical importance: A Venezuelan example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences - Serie III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (2), pp.143--148. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01280-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the planktonic food web of Takapoto Atoll lagoon, using network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Arias-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Ulanowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 118 (2), pp.232--241. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004420050723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community structure of digenean parasites of sparid and labrid fishes of the Mediterranean sea: A new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119 (6), pp.635--648. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182099005077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse model analysis of the planktonic food web of Takapoto Atoll (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delesalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 165, pp.17--29. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps165017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Optimization Versus Markov Chain Monte Carlo for Studying the Impact of Degradation in Linear Inverse Modeling for Marine Trophic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bréhélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Dynamics of Information Systems (DIS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Londres, France. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16469-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF ECOLOGICAL NETWORKS: LINEAR INVERSE MODELING AND INFORMATION THEORY TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2023009024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, CAen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bay of Seine: a resilient socio-eco-system under cumulative pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAST Bordeaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graviers ensablés de la baie de Seine et de la Manche orientale ont-ils des réseaux trophiques différents ? Le cas des parcs éoliens offshores de Courseulles-sur-mer et de Dieppe - Le Tréport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of functioning indicators proposed to OSPAR illustrated with the case study of the offshore wind farm in the Bay of Seine. What is next: connecting ecological and social network analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop ENA AWI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'intégration des Céphalopodes de Manche dans une approche écosystémique des pêches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcher Zoé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malhomme Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFREMER, pêches et changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Galichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-web models and political decision : what could be learned from simulations of cumulated impacts on the Bay of Seine food-web properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wilhelmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème young oceanographers forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wilhemsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques biennal des zones ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing research on ecosystem health indicators for food webs in the MSFD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leloc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Governance of the Channel marine ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Basse-Normandie; IFREMER, Jul 2014, Caen, France. pp.14-15, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12775811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven changes’ incidence on the food-web status of the Bay of Biscay: a focus on dominant fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 14, XIV International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural vs functional approaches: A first comparison between WFD indicators and Ecological Network Analysis indices on French estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selleslagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 47 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can food-webs models be relevant to assess the direct and indirect impacts of human activities on marine mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine R Heerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Wind energy and Wildlife impacts ‍</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining linear inverse modelling and ecological network analysis to assess offshore wind farm effects with uncertainty evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general methodological framework to quantify the supply of marine ecosystem services in the context of offshore renewable energy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhaguen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium (AMEMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araignous Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasram Frida Ben Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du réseau trophique du site expérimental de clapage MACHU dans la partie orientale de la baie de Seine (Manche) avant et après dépôt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangeré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Baffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to evaluate data reliability for whole-ecosystem models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International symposium on oceanograpy of the bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural vs functional approaches: A first comparison between water framework directive indicators and ENA indices on European estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selleslagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecopath 30 years conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Barcelona, Portugal. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: ‘Disregarded' microbial diversity and ecological potentials in aquatic systems: a new paradigm-shift ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Special Issue, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios possibles d'évolution des écosystèmes marins et de leurs services d’ici à 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 687, Hermann Éditeurs, pp.173-187, 2025, Colloque de Cerisy, 979-1-0370-3824-1. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.lacro.2025.01.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plage comme espace d'élaboration des imaginaires de la mer Enquête sensible en Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanne Clavel; Alix Levain; Florence Revelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des vies avec des Plages, Expériences, relations et devenirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782753594739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling Applications to Coastal Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick van Oevelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.96-121, 2024, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00044-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes en crise : le milieu urbain, le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ecologie &amp; Environnement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-155, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling species distribution, ecosystem structure and function and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baird, Daniel; Elliott, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (Seconde édition), Elsevier, pp.251-286, 2023, 9780124095489. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00028-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ecosystem Approach to Assess the Impacts of Marine Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo, R.; Bernardino, J.; Coelho, H.; Lino Costa, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy and Wildlife Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.153-164, 2019, 978-3-030-05519-6. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05520-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de modélisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition., Chapitre 7., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategies for Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling. 2016. From the Seas and Oceans Set. Edited by André Monaco and Patrick Prouzet. Online ISBN: 9781119330226 Print ISBN: 9781848217782. Chapter 6, pp.175-219</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119330226.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de modélisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins. 2015. Sous la direction d'André Monaco, CNRS et Patrick Prouzet, Ifremer. Série Mer et Océan coordonnée par André Mariotti Collection Mer et Océan. Volume 5. ISBN : 978-1-78405-005-4 (papier) ISBN : 978-1-78406-005-3 (ebook). Chap.7, pp.303-342</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l’Institut écologie et environnement du CNRS : compte-rendu des journées de prospectives des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les cahiers de prospectives (Hors-série), </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling in Modern Ecology and Application to Coastal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galen-Anna Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick van Oevelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Modeling in Modern Ecology and Application to Coastal Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Oevelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Estuar. and Coast. Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Elsevier Inc., pp.115--133, 2012, 9780080878850 (ISBN); 9780123747112 (ISBN). </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374711-2.00906-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Updating R Packages using MCMC Algorithms for Linear Inverse Modeling of Metabolic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les éoliennes en mer, Cohabiter dans la baie – Projet de Suivi Ouvert, (EOLENMER, R2), Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05537045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur l’interférence entre nos résultats de scénarios et l’acceptabilité sociale des EMR. Projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses isotopiques des échantillons d’opportunité. Délivrable Lot 2 du projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangeré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] France Energies Marines. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du réseau trophique intégrant les isotopes et la quantification de l’incertitude, test statistique de l’effet récif associé au parc sur les propriétés de fonctionnement écologique - Tests statistiques des propriétés de fonctionnement écologique avant/après mise en place du parc éolien offshore. Délivrable Lot 2 du projet TROPHIK (modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Frances Energies Marines. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing gaps in biodiversity indicator development for the OSPAR Region from data to ecosystem assessment: Applying an ecosystem approach to (sub) regional habitat assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Preciado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Deliverable 3.4.2 Ecological Network Analysis indices OSPAR/FW9 indicator cemp guideline. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcApRHA WP3 workshop on Ecological Network Analysis indices&amp;quot;, as a contribution to the EU Co-financed EcApRHA project (Applying an ecosystem approach to (sub) regional habitat assessments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecological Network Analysis indices OSPAR/FW9 indicator. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed approaches for indicator integration - EcApRHA Deliverable WP 4.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Larissa Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union; EcApRHA. 2017, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les propriétés émergentes des modèles statiques de réseaux trophiques sur le fonctionnement des écosystèmes littoraux anthropisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00488262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId669"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22564,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7BB9902"/>
+    <w:nsid w:val="BA252B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22795,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-niquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0772-754X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126999937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70352" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Makhlouf Belkhahia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-023-00101-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belaaj Zouari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00954-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thorpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arroyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.841909" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Girardin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01682-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime-Ngando" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huneman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Borrett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0326" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004619v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Hendrikus van Der Heijden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Asmus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Pacella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. van Der Heijden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graeve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Larissa Arroyo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vouriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fath" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Asmus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Baird" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Borrett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0045-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Link" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rogers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Levin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw230" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154191v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K.J. Cochrane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00248" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154195v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Patr&#237;cio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00182" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asmus" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. German" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Legendre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sander" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Luther" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454842v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. V&#233;zina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.01.023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8C2RST9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pacella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Phillips" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dewitt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.07.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454847v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQL6V07-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.031" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D503S89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454851v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryckaert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaudeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454849v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marencic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.016" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VL7101V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PSFLQS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotaro Urabe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viscogliosi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0308-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7XNDBZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825304v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0511-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MP08B8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr009" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248041v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marquis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454854v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patr&#237;cio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.12.010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-610PHN2C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248043v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vezina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mod&#233;ran" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvais" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Noc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8PBR42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454857v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valiela" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-009-1241-y" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4C3ECFC1A3219F0FB2C3E5B787109E5EF10451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525685v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armynot Du Chatelet E." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454856v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Johnson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.08.003" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZB5GP42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501985v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Pinto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Valiela" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454859v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka Hlaili" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grami" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.010" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.03.009" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS8R6JS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293538v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.11.012" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293541v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.02.018" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Haubois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2008.05.003" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293542v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0960-9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248037v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delmas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj. Hartmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.01.003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454860v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguerrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degr&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.04.014" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137392v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148891v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartoli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urabe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jackson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130104v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerleguer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legrand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Bartoli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01595.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodoy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454862v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454865v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouvreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Addessi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01114-7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCCC9CA219E6804005BEC5A2DE8E1F31CD9E8CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454863v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amarista" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01280-4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRFFT8Z2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454867v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Arias-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ulanowicz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050723" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864C8D45A6765853273CDB3E67B5DCA50B0DF761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454866v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartoli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182099005077" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454868v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps165017" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801116v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grente" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2023009024" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485947v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mouchet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678974v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600370v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint B&#233;at" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527385v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283312v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0173" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785698v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Breteau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10143/des-vies-avec-des-plages" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662982v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154123v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309581v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch6" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309582v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499785v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen-Anna Johnson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454852v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Oevelen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374711-2.00906-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455831v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537045v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488262v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-niquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0772-754X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126999937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=haE88V8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119675" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Hemery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2026.101872" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsae095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint B&#233;at" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103948" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03937994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Makhlouf Belkhahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-023-00101-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Belaaj Zouari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00954-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thorpe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arroyo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.841909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109148" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Girardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01682-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sime-Ngando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huneman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Borrett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0326" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13401" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Hendrikus van Der Heijden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Asmus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Pacella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109129" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Larissa Arroyo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vouriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148408v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. van Der Heijden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graeve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asmus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fath" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Asmus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Baird" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Borrett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0045-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Link" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rossberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rogers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Levin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw230" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uusitalo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Patr&#237;cio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piroddi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00182" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154191v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K.J. Cochrane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Berg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00248" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliana Teixeira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a N Alvarez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.037" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baird" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asmus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. German" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Legendre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Sander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Luther" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454843v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Nelva Pasqual" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Rochet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Trenkel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454842v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jobard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00229" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983272v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jobard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922534v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454841v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454847v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQL6V07-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454845v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. V&#233;zina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.01.023" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8C2RST9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pacella" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Phillips" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dewitt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.07.018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097501v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076739" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454851v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryckaert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karpytchev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaudeau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819305v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02690.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVN84KLP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807552v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montanie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.02.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G925QM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242221v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.12.031" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D503S89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454849v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marencic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VL7101V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2PSFLQS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825304v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0511-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MP08B8H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759180v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sanciu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02444.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528608v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Kagami" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jotaro Urabe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viscogliosi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0308-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7XNDBZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454853v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marquis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr009" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marquis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patr&#237;cio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.12.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-610PHN2C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819808v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023273" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248043v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vezina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr027" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454855v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mod&#233;ran" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Noc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.002" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC8PBR42-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454857v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valiela" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-009-1241-y" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4C3ECFC1A3219F0FB2C3E5B787109E5EF10451/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525685v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armynot Du Chatelet E." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454856v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Johnson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.08.003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZB5GP42-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501985v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Pinto" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Valiela" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grami" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka Hlaili" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gosselin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.03.009" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS8R6JS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454859v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.11.010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293538v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.11.012" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293541v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.02.018" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248039v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Haubois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2008.05.003" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293542v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0960-9" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248037v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Delmas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj. Hartmann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.01.003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454860v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguerrier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degr&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2007.04.014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096044v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Degr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leguerrier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137392v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148891v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartoli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urabe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jackson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130104v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerleguer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248033v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretta Bartoli" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01595.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454861v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodoy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854490v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps246017" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454862v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakka" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454865v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouvreau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Addessi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01114-7" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCCC9CA219E6804005BEC5A2DE8E1F31CD9E8CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454863v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amarista" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pointier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01280-4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRFFT8Z2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454867v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Arias-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ulanowicz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050723" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864C8D45A6765853273CDB3E67B5DCA50B0DF761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454866v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sasal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartoli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182099005077" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454868v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps165017" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621027v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grente" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16469-8_5" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801116v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2023009024" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653611v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leloc'H" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12775811" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485947v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mouchet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678974v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600370v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint B&#233;at" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527385v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283312v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0173" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785698v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Breteau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10143/des-vies-avec-des-plages" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573022v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick van Oevelen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00044-5" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662982v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154123v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309581v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bacher" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch6" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309582v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499785v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen-Anna Johnson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454852v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Oevelen" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374711-2.00906-2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455831v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Girardin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537045v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boemare" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283368v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488262v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>